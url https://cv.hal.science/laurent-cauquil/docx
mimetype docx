--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -970,1886 +970,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coudert</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bousleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537307v1</w:t>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Julien</w:t>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canlet</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667561v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
+                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Déru</w:t>
+                <w:t xml:space="preserve">A. Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">C. Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.5574-5586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406063v1</w:t>
+                <w:t xml:space="preserve">hal-04667561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+                <w:t xml:space="preserve">hal-04537307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating data from spontaneous and induced trans-10 shift of ruminal biohydrogenation reveals discriminant bacterial community changes at the OTU level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Zened</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1012341. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1012341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029019v1</w:t>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating data from spontaneous and induced trans-10 shift of ruminal biohydrogenation reveals discriminant bacterial community changes at the OTU level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertide</w:t>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1012341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1012341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+                <w:t xml:space="preserve">hal-04029019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanille Déru</w:t>
+                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bouquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671011v1</w:t>
+                <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650709v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749652v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480940v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Poli</w:t>
+                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.skac183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788364v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
               </w:r>
@@ -2969,103 +2969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
@@ -3289,51 +3289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3361,295 +3361,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
               </w:r>
@@ -3759,494 +3755,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Paës</w:t>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cauquil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+                <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Effect of Litter Treatment on Campylobacter jejuni in Broilers and on Cecal Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Thépault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Pauline Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9050333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564848v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Litter Treatment on Campylobacter jejuni in Broilers and on Cecal Microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Thépault</w:t>
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Roulleau</w:t>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens9050333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902714v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Siviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4310,51 +4310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Co-occurrence Pattern Analysis of Cecal Microbiota Establishment at the Onset of Solid Feeding in Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,51 +4746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.230. </w:t>
@@ -5090,866 +5090,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
+                <w:t xml:space="preserve">Establishment of ruminal bacterial community in dairy calves from birth to weaning is sequential over three periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Vasaï</w:t>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Peillod</w:t>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207073v1</w:t>
+                <w:t xml:space="preserve">hal-02641546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of ruminal bacterial community in dairy calves from birth to weaning is sequential over three periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acaricidal activity of five essential oils of Ocimum species on Rhipicephalus (Boophilus) microplus larvae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Hzounda Fokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Pierre Michel Jazet Dongmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+                <w:t xml:space="preserve">Issakou Bakarnga-Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (2), pp.245-257. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-014-4164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641546v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acaricidal activity of five essential oils of Ocimum species on Rhipicephalus (Boophilus) microplus larvae.</w:t>
+                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hüe</w:t>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Issakou Bakarnga-Via</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-014-4164-6⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092340v1</w:t>
+                <w:t xml:space="preserve">hal-02636624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">OligoSpecificitySystem: global matching efficiency calculation of oligonucleotide sets taking into account degeneracy and mismatch possibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMB.2014.062148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636624v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoSpecificitySystem: global matching efficiency calculation of oligonucleotide sets taking into account degeneracy and mismatch possibilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJDMB.2014.062148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.652-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633626v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 92 (2), pp.652-665. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.916 - 925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640171v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the rabbit digestive ecosystem to improve digestive health and efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (9), pp.1429-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,51 +5983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,1236 +6111,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4431-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642370v1</w:t>
+                <w:t xml:space="preserve">hal-02642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02650603v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (3-4), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-4321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02642559v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Rey</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645940v1</w:t>
+                <w:t xml:space="preserve">hal-02647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5634-5645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647485v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Nicot</w:t>
+                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (9), pp.1878-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652174v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (9), pp.1878-1889. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000465v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650069v1</w:t>
+                <w:t xml:space="preserve">hal-02647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soulié</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647613v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
               </w:r>
@@ -7378,51 +7378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
@@ -7524,51 +7524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (2), pp.711-722. </w:t>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
@@ -7791,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7908,64 +7908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (5), pp.1359-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,51 +8343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8473,51 +8473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.2302-2309. </w:t>
@@ -8561,191 +8561,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viande de lapin et oméga 3: Une alimentation riche en luzerne permet d'enrichir la viande des lapins en oméga 3</w:t>
+                <w:t xml:space="preserve">La luzerne déshydratée: Une source d'acides gras oméga-3 pour le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.31-35</w:t>
+              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653356v1</w:t>
+                <w:t xml:space="preserve">hal-02657823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La luzerne déshydratée: Une source d'acides gras oméga-3 pour le lapin</w:t>
+                <w:t xml:space="preserve">Viande de lapin et oméga 3: Une alimentation riche en luzerne permet d'enrichir la viande des lapins en oméga 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.71-77</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657823v1</w:t>
+                <w:t xml:space="preserve">hal-02653356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8897,90 +8897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9281,90 +9281,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can microbial data improve prediction of breeding values of efficiency traits in pigs fed conventional or fiber diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franscesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9406,90 +9406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and genetic contribution to the phenotypic variation of digestive efficiency in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9544,51 +9544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both quantitative and energetic intake level affect caecal microbiota composition and activity in the growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,90 +9656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9790,51 +9790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paës Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,103 +9915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -10040,77 +10040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,445 +10284,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794276v1</w:t>
+                <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744215v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Destombes</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739131v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10784,743 +10784,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
+                <w:t xml:space="preserve">Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
+              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742208v1</w:t>
+                <w:t xml:space="preserve">hal-01535378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Find Rapidly OTU with Galaxy Solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
+                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia Vidal</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535378v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
+                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Licois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Nov 2013, Le Mans, France. 244 p</w:t>
+              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748739v1</w:t>
+                <w:t xml:space="preserve">hal-02750256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750256v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131080v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
               </w:r>
@@ -11625,239 +11630,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
+                <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Nov 2013, Le Mans, France. 244 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132764v1</w:t>
+                <w:t xml:space="preserve">hal-02748739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary fiber deficiency on the caecal ecosystem of the young rabbit. Modulation by yeast probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -11886,90 +11886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of archaea in the rumen of dairy calves from birth to weaning using 454 FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12149,77 +12149,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12244,77 +12244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12382,51 +12382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bacterial diversity in the rumen in dairy calves from birth to weaning using a high throughput 454 GS FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12503,51 +12503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse digestive du lapereau à une inoculation expérimentale colibacillaire (O128:C6) en fonction du niveau d'ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12766,64 +12766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12848,77 +12848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12986,90 +12986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 12 diapo</w:t>
@@ -13092,2088 +13092,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Nice</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757785v1</w:t>
+                <w:t xml:space="preserve">hal-04044242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044242v1</w:t>
+                <w:t xml:space="preserve">hal-02753400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753400v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752068v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756861v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756236v1</w:t>
+                <w:t xml:space="preserve">hal-02750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750953v1</w:t>
+                <w:t xml:space="preserve">hal-01193502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an exclusive milk vs. milk and dry feed intake till weaning on intake, growth, and on the caecal biodiversity and fibrolytic activity of the young rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193502v1</w:t>
+                <w:t xml:space="preserve">hal-02754040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exclusive milk vs. milk and dry feed intake till weaning on intake, growth, and on the caecal biodiversity and fibrolytic activity of the young rabbit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754040v1</w:t>
+                <w:t xml:space="preserve">hal-02756236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750978v1</w:t>
+                <w:t xml:space="preserve">hal-02752881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752481v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812706v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
+                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752881v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
+                <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753783v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817719v1</w:t>
+                <w:t xml:space="preserve">hal-02752481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813148v1</w:t>
+                <w:t xml:space="preserve">hal-02812706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755855v1</w:t>
+                <w:t xml:space="preserve">hal-02750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of live yeast Biosaf® Sc 47 during digestive transit in dairy cows</w:t>
               </w:r>
@@ -15198,51 +15198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15401,51 +15401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -15468,398 +15468,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760716v1</w:t>
+                <w:t xml:space="preserve">hal-02759820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
+                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Juin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759820v1</w:t>
+                <w:t xml:space="preserve">hal-02764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Postollec</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764004v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t>
               </w:r>
@@ -15897,51 +15897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
@@ -16022,51 +16022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
@@ -16373,77 +16373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual sPLS on ruminal bacterial community of 2 lambs responding differently to a high starch diet to discriminate potential clusters producing trans10-18:1 and trans11-18:1 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTUs with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16550,51 +16550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Écologie Microbienne organisé par l'Association Française d'Écologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France. Oxford University Press, 34, 7 p., 2015, Bioinformatics</w:t>
@@ -16748,64 +16748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote et mise en place des fonctions du rumen chez le veau de race laitière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16867,799 +16867,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747665v1</w:t>
+                <w:t xml:space="preserve">hal-02810605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810605v1</w:t>
+                <w:t xml:space="preserve">hal-02747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Mariette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041509v1</w:t>
+                <w:t xml:space="preserve">hal-02806622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
+              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806622v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Zened</w:t>
+                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809835v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">4th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805484v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cow diet on the ruminal microflora and its in vitro fatty acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Palagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17667,51 +17667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INRA-RRI Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. pp.0, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17824,523 +17824,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCy3 ou comment personnaliser un réseau dans R via Cytoscape</w:t>
+                <w:t xml:space="preserve">Tutoriel du package purrr du logiciel R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827389v1</w:t>
+                <w:t xml:space="preserve">hal-04432724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajouter des intervalles de confiance avec ggplot</w:t>
+                <w:t xml:space="preserve">Produire un tableau de résultats de modèles linéaires avec les packages purrr et flextable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603540v1</w:t>
+                <w:t xml:space="preserve">hal-04432702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance bacterienne: automatisation du calcul des métriques et des graphiques des courbes de croissance sous R</w:t>
+                <w:t xml:space="preserve">Guidelines pour modèles mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432756v1</w:t>
+                <w:t xml:space="preserve">hal-04432669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel du package purrr du logiciel R</w:t>
+                <w:t xml:space="preserve">Code styling avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432724v1</w:t>
+                <w:t xml:space="preserve">hal-04432688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire un tableau de résultats de modèles linéaires avec les packages purrr et flextable</w:t>
+                <w:t xml:space="preserve">Analyse d'une requête bibliométrique sous R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432702v1</w:t>
+                <w:t xml:space="preserve">hal-04432739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines pour modèles mixtes</w:t>
+                <w:t xml:space="preserve">RCy3 ou comment personnaliser un réseau dans R via Cytoscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432669v1</w:t>
+                <w:t xml:space="preserve">hal-04827389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code styling avec R</w:t>
+                <w:t xml:space="preserve">Rajouter des intervalles de confiance avec ggplot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432688v1</w:t>
+                <w:t xml:space="preserve">hal-04603540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une requête bibliométrique sous R</w:t>
+                <w:t xml:space="preserve">Croissance bacterienne: automatisation du calcul des métriques et des graphiques des courbes de croissance sous R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432739v1</w:t>
+                <w:t xml:space="preserve">hal-04432756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18358,51 +18358,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18727,164 +18727,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation FROGS juillet 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. (Trainingon Galaxy : Metagenomics / ITS analysisin FROGS ? / Trainingon Galaxy: Statistics to explore metagenomics), 2019</w:t>
+              <w:t xml:space="preserve">Licence. (Introduction au logiciel R), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790029v1</w:t>
+                <w:t xml:space="preserve">hal-02789980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au logiciel R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation FROGS juillet 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. (Introduction au logiciel R), 2019</w:t>
+              <w:t xml:space="preserve">Master. (Trainingon Galaxy : Metagenomics / ITS analysisin FROGS ? / Trainingon Galaxy: Statistics to explore metagenomics), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789980v1</w:t>
+                <w:t xml:space="preserve">hal-02790029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
@@ -19471,51 +19471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CBB5775"/>
+    <w:nsid w:val="14955E07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19702,51 +19702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cauquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0384-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1012341" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roulleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2015.61001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hzounda Fokou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Jazet Dongmo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakou Bakarnga-Via" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4164-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducluzeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auclair" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moncoulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P.Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118721v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603540v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432756v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432724v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432688v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432739v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885843v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790029v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789980v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cauquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0384-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1012341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roulleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050333" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2015.61001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hzounda Fokou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Jazet Dongmo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakou Bakarnga-Via" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4164-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducluzeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auclair" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moncoulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P.Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118721v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432724v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432702v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432688v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432739v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603540v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885843v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789980v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790029v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>