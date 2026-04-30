--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -166,563 +166,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403529v1</w:t>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial faecal microbiota shifts during the transition period in dairy cows</w:t>
+                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Arnalot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vanbergue</w:t>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00443-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194921v1</w:t>
+                <w:t xml:space="preserve">hal-05075924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075924v2</w:t>
+                <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">The bacterial faecal microbiota shifts during the transition period in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Arnalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vanbergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short- and long-term sex-dependent effects of a nutritional supplement after hatching on growth, metabolism and gut microbiota in broiler chickens</w:t>
               </w:r>
@@ -760,51 +760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (5), pp.672-685. </w:t>
@@ -868,77 +868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kaleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (4), </w:t>
@@ -970,1886 +970,1886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">E. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">A. Bousleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+                <w:t xml:space="preserve">hal-04537307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alberge</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">C. Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.5574-5586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Déru</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406063v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550565v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
+                <w:t xml:space="preserve">The potential of microbiota information to better predict efficiency traits in growing pigs fed a conventional and a high-fiber diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zened</w:t>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Julien</w:t>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canlet</w:t>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (8), pp.5574-5586. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-023-00865-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667561v1</w:t>
+                <w:t xml:space="preserve">hal-04406063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation with algae extracts on growth performance and caecal microbiota of broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Coudert</w:t>
+                <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zemb</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bousleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65 (4), pp.403-414. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2024.2328676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59591-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537307v1</w:t>
+                <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating data from spontaneous and induced trans-10 shift of ruminal biohydrogenation reveals discriminant bacterial community changes at the OTU level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertide</w:t>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1012341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1012341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+                <w:t xml:space="preserve">hal-04029019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating data from spontaneous and induced trans-10 shift of ruminal biohydrogenation reveals discriminant bacterial community changes at the OTU level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Zened</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1012341. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1012341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029019v1</w:t>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">Alban Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.skac183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480940v1</w:t>
+                <w:t xml:space="preserve">hal-03671011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Aliakbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749652v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Gut microbiota and host genetics contribute to the phenotypic variation of digestive and feed efficiency traits in growing pigs fed a conventional and a high fiber diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tiezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-022-00742-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maryse Poli</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (3), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxab411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788364v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between efficiency traits and gut microbiota traits in growing pigs fed a conventional or a high fiber diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanille Déru</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Léa de Almeida</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac183⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671011v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiability and microbiome-wide association analyses of feed efficiency and performance traits in pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), 15 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-022-00717-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650709v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Consumption of T4 Phages</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2969,103 +2969,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
@@ -3097,555 +3097,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109374v1</w:t>
+                <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289744v1</w:t>
+                <w:t xml:space="preserve">hal-03109374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106275v1</w:t>
+                <w:t xml:space="preserve">hal-02625681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early inoculation of microbial suspension in suckling piglets affects the transmission of maternal microbiota and the associated antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cauquil</w:t>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Bousquet‐mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8101576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+                <w:t xml:space="preserve">hal-03106275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
               </w:r>
@@ -3657,64 +3661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,511 +3759,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564848v1</w:t>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Litter Treatment on Campylobacter jejuni in Broilers and on Cecal Microbiota</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Roulleau</w:t>
+                <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loiseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9050333⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2020.1747335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902714v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute quantitation of microbes using 16S rRNA gene metabarcoding: A rapid normalization of relative abundances by quantitative PCR targeting a 16S rRNA gene spike‐in standard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">Effect of Litter Treatment on Campylobacter jejuni in Broilers and on Cecal Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Thépault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Xavier Roulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐léa de Almeida</w:t>
+                <w:t xml:space="preserve">Pauline Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (3), Non paginé. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9050333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625681v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Ability of Complex Microbial Communities to Exclude Microbes Carrying Antibiotic Resistance Genes in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Siviglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -4310,90 +4310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Co-occurrence Pattern Analysis of Cecal Microbiota Establishment at the Onset of Solid Feeding in Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4612,51 +4612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8), pp.1287-1294. </w:t>
@@ -4720,77 +4720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Mateos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.230. </w:t>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 06 (01), pp.1-13. </w:t>
@@ -5090,866 +5090,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of ruminal bacterial community in dairy calves from birth to weaning is sequential over three periods</w:t>
+                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Rey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Peillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.12405⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.916 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641546v1</w:t>
+                <w:t xml:space="preserve">hal-04207073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acaricidal activity of five essential oils of Ocimum species on Rhipicephalus (Boophilus) microplus larvae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Hzounda Fokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michel Jazet Dongmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issakou Bakarnga-Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-014-4164-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Establishment of ruminal bacterial community in dairy calves from birth to weaning is sequential over three periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), pp.245-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636624v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OligoSpecificitySystem: global matching efficiency calculation of oligonucleotide sets taking into account degeneracy and mismatch possibilities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Overfeeding and genetics affect the composition of intestinal microbiota in Anas platyrhynchos (Pekin) and Cairina moschata (Muscovy) ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vasaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (1), pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJDMB.2014.062148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633626v1</w:t>
+                <w:t xml:space="preserve">hal-02636624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OligoSpecificitySystem: global matching efficiency calculation of oligonucleotide sets taking into account degeneracy and mismatch possibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6394⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMB.2014.062148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640171v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus sakei modulates mule duck microbiota in ileum and ceca during overfeeding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.916 - 925. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.652-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207073v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the rabbit digestive ecosystem to improve digestive health and efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (9), pp.1429-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,77 +5983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,1662 +6111,1662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642559v1</w:t>
+                <w:t xml:space="preserve">hal-02642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (3-4), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4431-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650603v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647485v1</w:t>
+                <w:t xml:space="preserve">hal-02645940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Nicot</w:t>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (9), pp.1878-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652174v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000465v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5634-5645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650069v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soulié</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647613v1</w:t>
+                <w:t xml:space="preserve">hal-02650069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645940v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
+                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658284v1</w:t>
+                <w:t xml:space="preserve">hal-02665214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and duration of heating of sunflower oil affect ruminal biohydrogenation of linoleic acid in vitro</w:t>
+                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Privé</w:t>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 93 (2), pp.711-722. </w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655429v1</w:t>
+                <w:t xml:space="preserve">hal-02658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+                <w:t xml:space="preserve">Temperature and duration of heating of sunflower oil affect ruminal biohydrogenation of linoleic acid in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Privé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (2), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665214v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cage or pen housing on carcass traits and meat quality of rabbit</w:t>
               </w:r>
@@ -7778,64 +7778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7869,103 +7869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATFINGERPRINTS: a friendly graphical interface program for processing and analysis of microbial fingerprint profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (5), pp.1359-1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8011,103 +8011,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 107, pp.1642-1650. </w:t>
@@ -8139,303 +8139,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660479v1</w:t>
+                <w:t xml:space="preserve">hal-02667528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667528v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of physico-chemical measurements to discriminate rabbit meat from three different productive processes</w:t>
               </w:r>
@@ -8447,77 +8447,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87, pp.2302-2309. </w:t>
@@ -8561,191 +8561,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La luzerne déshydratée: Une source d'acides gras oméga-3 pour le lapin</w:t>
+                <w:t xml:space="preserve">Viande de lapin et oméga 3: Une alimentation riche en luzerne permet d'enrichir la viande des lapins en oméga 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33, pp.71-77</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657823v1</w:t>
+                <w:t xml:space="preserve">hal-02653356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viande de lapin et oméga 3: Une alimentation riche en luzerne permet d'enrichir la viande des lapins en oméga 3</w:t>
+                <w:t xml:space="preserve">La luzerne déshydratée: Une source d'acides gras oméga-3 pour le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.31-35</w:t>
+              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653356v1</w:t>
+                <w:t xml:space="preserve">hal-02657823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8802,51 +8802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Jouaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8897,90 +8897,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fecal microbiota shifts during transition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Arnalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Julhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire HOLO-AE (Holobiontes des Animaux d’Elevage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE métaprogramme HOLOFLUX, Dec 2024, Paris, France</w:t>
@@ -9173,51 +9173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renevey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,103 +9281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can microbial data improve prediction of breeding values of efficiency traits in pigs fed conventional or fiber diets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franscesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
@@ -9406,103 +9406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome and genetic contribution to the phenotypic variation of digestive efficiency in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanille Déru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tiezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.571</w:t>
@@ -9531,90 +9531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both quantitative and energetic intake level affect caecal microbiota composition and activity in the growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9656,103 +9656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
@@ -9790,77 +9790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paës Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymard Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,103 +9915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -10040,90 +10040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10165,103 +10165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
@@ -10284,471 +10284,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744215v1</w:t>
+                <w:t xml:space="preserve">hal-02794276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739131v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794276v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10829,51 +10829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10941,77 +10941,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
@@ -11034,498 +11034,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
+                <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Nov 2013, Le Mans, France. 244 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750256v1</w:t>
+                <w:t xml:space="preserve">hal-02748739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
+                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131080v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808836v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01132764v1</w:t>
+                <w:t xml:space="preserve">hal-02808836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
               </w:r>
@@ -11563,51 +11558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
@@ -11630,234 +11625,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Licois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748739v1</w:t>
+                <w:t xml:space="preserve">hal-01132764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary fiber deficiency on the caecal ecosystem of the young rabbit. Modulation by yeast probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -11886,90 +11886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of archaea in the rumen of dairy calves from birth to weaning using 454 FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12063,51 +12063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -12149,77 +12149,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12244,90 +12244,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,64 +12382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bacterial diversity in the rumen in dairy calves from birth to weaning using a high throughput 454 GS FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12490,77 +12490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse digestive du lapereau à une inoculation expérimentale colibacillaire (O128:C6) en fonction du niveau d'ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12654,51 +12654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12753,77 +12753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche quantitative de l'étude du microbiote digestif : étude méthodologique comparée d'une quantification directe (DAPI) ou de la PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12848,103 +12848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
@@ -12986,90 +12986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 12 diapo</w:t>
@@ -13092,2157 +13092,2157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044242v1</w:t>
+                <w:t xml:space="preserve">hal-02757785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753400v1</w:t>
+                <w:t xml:space="preserve">hal-04044242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752068v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756861v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757785v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750953v1</w:t>
+                <w:t xml:space="preserve">hal-02756236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193502v1</w:t>
+                <w:t xml:space="preserve">hal-02750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an exclusive milk vs. milk and dry feed intake till weaning on intake, growth, and on the caecal biodiversity and fibrolytic activity of the young rabbit.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754040v1</w:t>
+                <w:t xml:space="preserve">hal-01193502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of an exclusive milk vs. milk and dry feed intake till weaning on intake, growth, and on the caecal biodiversity and fibrolytic activity of the young rabbit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756236v1</w:t>
+                <w:t xml:space="preserve">hal-02754040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752881v1</w:t>
+                <w:t xml:space="preserve">hal-02750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753783v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817719v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813148v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
+                <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755855v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752481v1</w:t>
+                <w:t xml:space="preserve">hal-02817719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812706v1</w:t>
+                <w:t xml:space="preserve">hal-02813148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750978v1</w:t>
+                <w:t xml:space="preserve">hal-02755855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of live yeast Biosaf® Sc 47 during digestive transit in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,51 +15280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Luzerne : un atout pour une viande enrichie en Oméga3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale sur l'élevage du lapin de chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15375,77 +15375,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
@@ -15468,398 +15468,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Juin</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759820v1</w:t>
+                <w:t xml:space="preserve">hal-02760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Postollec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764004v1</w:t>
+                <w:t xml:space="preserve">hal-02759820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
+                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760716v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t>
               </w:r>
@@ -15884,64 +15884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
@@ -16009,64 +16009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
@@ -16095,77 +16095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et rhéologique de la viande de lapin. Application à la comparaison de lapins label et standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16300,51 +16300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DefisPHASE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -16373,77 +16373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual sPLS on ruminal bacterial community of 2 lambs responding differently to a high starch diet to discriminate potential clusters producing trans10-18:1 and trans11-18:1 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16537,51 +16537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16636,51 +16636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to design an efficient and robust pipeline for 16S rRNA-gene sequence analysis to improve our understanding on microbial communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16748,103 +16748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote et mise en place des fonctions du rumen chez le veau de race laitière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
@@ -16867,851 +16867,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810605v1</w:t>
+                <w:t xml:space="preserve">hal-02747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747665v1</w:t>
+                <w:t xml:space="preserve">hal-02810605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
+              <w:t xml:space="preserve">4th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806622v1</w:t>
+                <w:t xml:space="preserve">hal-04041509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809835v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805484v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t>
+              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041509v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cow diet on the ruminal microflora and its in vitro fatty acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Palagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th INRA-RRI Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. pp.0, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17768,51 +17768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagramme de Venn avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17824,523 +17824,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel du package purrr du logiciel R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RCy3 ou comment personnaliser un réseau dans R via Cytoscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432724v1</w:t>
+                <w:t xml:space="preserve">hal-04827389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire un tableau de résultats de modèles linéaires avec les packages purrr et flextable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rajouter des intervalles de confiance avec ggplot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432702v1</w:t>
+                <w:t xml:space="preserve">hal-04603540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines pour modèles mixtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Croissance bacterienne: automatisation du calcul des métriques et des graphiques des courbes de croissance sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432669v1</w:t>
+                <w:t xml:space="preserve">hal-04432756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code styling avec R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tutoriel du package purrr du logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432688v1</w:t>
+                <w:t xml:space="preserve">hal-04432724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une requête bibliométrique sous R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Produire un tableau de résultats de modèles linéaires avec les packages purrr et flextable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432739v1</w:t>
+                <w:t xml:space="preserve">hal-04432702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCy3 ou comment personnaliser un réseau dans R via Cytoscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guidelines pour modèles mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827389v1</w:t>
+                <w:t xml:space="preserve">hal-04432669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajouter des intervalles de confiance avec ggplot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Code styling avec R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603540v1</w:t>
+                <w:t xml:space="preserve">hal-04432688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance bacterienne: automatisation du calcul des métriques et des graphiques des courbes de croissance sous R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une requête bibliométrique sous R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432756v1</w:t>
+                <w:t xml:space="preserve">hal-04432739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18410,51 +18410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -18508,51 +18508,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations sur les contours d'une offre de service institutionnelle INRAE permettant l'utilisation par ses unités d'un Cahier de Laboratoire Électronique (eLabFTW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cotteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18658,64 +18658,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding, FROGS training - Jan. 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18727,164 +18727,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au logiciel R</w:t>
+                <w:t xml:space="preserve">Formation FROGS juillet 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. (Introduction au logiciel R), 2019</w:t>
+              <w:t xml:space="preserve">Master. (Trainingon Galaxy : Metagenomics / ITS analysisin FROGS ? / Trainingon Galaxy: Statistics to explore metagenomics), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789980v1</w:t>
+                <w:t xml:space="preserve">hal-02790029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation FROGS juillet 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction au logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. (Trainingon Galaxy : Metagenomics / ITS analysisin FROGS ? / Trainingon Galaxy: Statistics to explore metagenomics), 2019</w:t>
+              <w:t xml:space="preserve">Licence. (Introduction au logiciel R), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790029v1</w:t>
+                <w:t xml:space="preserve">hal-02789980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
@@ -18909,51 +18909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19001,77 +19001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Statistics to Explore Metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19102,64 +19102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Février_2017_Formation Métagénomique avec le logiciel FROGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19203,51 +19203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote digestif : un acteur de la préservation de notre santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Bio-Ingénierie : santé, aliments (BING) (microbiote digestif : un acteur de la préservation de notre santé), 2016, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19297,51 +19297,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-scripts for rabbit coprophagous behavior website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19471,51 +19471,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14955E07"/>
+    <w:nsid w:val="93B9A27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19702,51 +19702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cauquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0384-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1012341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roulleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050333" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2015.61001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hzounda Fokou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Jazet Dongmo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakou Bakarnga-Via" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4164-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducluzeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auclair" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moncoulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P.Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118721v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432724v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432702v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432669v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432688v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432739v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827389v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603540v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432756v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885843v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789980v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790029v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cauquil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0384-8811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Arnalot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vanbergue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00443-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coudert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousleh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2024.2328676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tiezzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00865-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1012341" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blanchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-L&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00717-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00742-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03386267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091852" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625681v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;l&#233;a de Almeida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.977" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101576" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902714v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Th&#233;pault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roulleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loiseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9050333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Siviglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01503" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634862v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2015.61001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hzounda Fokou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michel Jazet Dongmo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issakou Bakarnga-Via" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-014-4164-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322317v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Jouaron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Page" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572415481185847E12" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872729v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducluzeau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Julhes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03945907v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franscesco Tiezzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360125v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535378v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vidal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817627v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Auclair" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Moncoulon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02872079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Costa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P.Alves" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886389v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118721v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827389v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04603540v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432756v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432724v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432669v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432688v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04432739v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cotteux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dedet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ehrenmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885843v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790029v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789980v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788316v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785427v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>