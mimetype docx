--- v0 (2026-04-15)
+++ v1 (2026-05-23)
@@ -72,2445 +72,2548 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
-[...1064 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third-party logistics efficiency: an innovative two-stage DEA analysis of the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Value and Competitiveness in Logistics (VCL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Copenhague, France. pp.581-604, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13675567.2020.1784117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics Services Providers Performance - Evidence from a French 3PLs Data Envelopment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au 1ière Rencontres Francophones Transport-Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFTM, 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contributions of DEA to airports efficiency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A 20-year meta-analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DEA 2017, Prague, June 26-29, 2017, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of French logistics services providers performance using data envelopment analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis of French Logistics Services Providers (3PLs): A First Data Envelopment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 15th European Worshop on Efficiency and Productivity Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication au 15th International Conference on Data Envelopment Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Perpignan, 2017, Perpignan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31600.46088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430749v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of French Logistics Services Providers (3PLs): A First Data Envelopment Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of French logistics services providers performance using data envelopment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au 15th International Conference on Data Envelopment Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication au 15th European Worshop on Efficiency and Productivity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWEPA, 2017, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430735v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Decades of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two decades of DEA applied to the transport Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Workshop on Efficiency and Productivity Analysis, Helsinki, 15-18 juin 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">XIVth European Workshop on Productivity and Efficiency Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWEPA, 2015, Helsinki (Aalto University School of Economics), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03072859v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two decades of DEA applied to the transport Sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two Decades of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Workshop on Productivity and Efficiency Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EWEPA, 2015, Helsinki (Aalto University School of Economics), Finland</w:t>
+              <w:t xml:space="preserve">14th European Workshop on Efficiency and Productivity Analysis, Helsinki, 15-18 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500561v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux apports de la méthode DEA à la gestion simultanée des coûts, de la qualité et des délais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée de la gestion conjointe des coûts, de la qualité et des délais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests non paramétriques de congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th AFSE Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric input congestion test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Puerto-Rico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primont and Primont’s homotheticity indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-parametric tests of homotheticity and translation homotheticiy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth North American productivity workshop (NAPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New-York (NY), United States</w:t>
+              <w:t xml:space="preserve">61st European Meeting of the Econometric Society (ESEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500632v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric tests of homotheticity and translation homotheticiy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Primont and Primont’s homotheticity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st European Meeting of the Econometric Society (ESEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne (Austria), Austria</w:t>
+              <w:t xml:space="preserve">IVth North American productivity workshop (NAPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New-York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500593v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contingent price duality in an infinite dimensional multi-output state-contingent production model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXth European workshop on productivity and efficiency analysis (EWEPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bruxelles (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le DMI2, un outil de suivi statistique et économique de la prise en charge hospitalière des personnes séropositives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de coopération entre les pays du cône sud et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge hospitalière des personnes atteintes d’infection à VIH en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de coopération entre les pays du cône sud et la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Rio de Janeiro (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Input Efficiency Measures: A Generalised, Encompassing Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Kerstens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (6), pp.1836-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2019.1963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Quarter Century of Data Envelopment Analysis Applied to the Transport Sector: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-Economic Planning Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seps.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport de la méthode DEA au pilotage de la performance des centres de coût : l’exemple de la logistique amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directional measurement of technical efﬁciency of production: An axiomatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kerstens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2010.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extension of the multi-output State-Contingent Production model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 39-1, pp. 43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2010.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bias of distance functions estimates and Primont and Primont’s homotheticity test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (2), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11123-008-0120-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An extension of the multi-output state-contingent production model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.43-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-007-0308-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment : testing for inverse homotheticity : a nonparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Briec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (4), pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-5876.2007.00405.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité liée au VIH dans 24 sites hospitaliers de France métropolitaine en 1995-1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtial-Destembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Geoffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchakamian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Vol. 37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements anti-rétroviraux : évolution des prescriptions 1993-1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500654v1</w:t>
+                <w:t xml:space="preserve">S. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal du SIDA. Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparité des coûts de prise en charge des patients atteints d’infection à VIH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavaignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tortay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Geoffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers Solidarité et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Vol. 3, pp. 77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infection à VIH en France : un modèle de l’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cavaignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Demelemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Geoffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Nadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le SIDA en France, état des connaissances en 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANRS; Ministère des Affaires Sociales, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2657,51 +2760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496082v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1963" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042422v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1536" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F6VPNJN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaignac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNBRPRMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-008-0120-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZTDQPGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5876.2007.00405.x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6PBTGG4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtial-Destembert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Geoffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakamian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nadal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500483v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tortay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500554v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500568v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500651v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demelemeester" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavaignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2020.1784117" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31600.46088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500632v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500654v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496082v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2019.1963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2016.11.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02042422v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1536" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F6VPNJN4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581584v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cavaignac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2010.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNBRPRMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-008-0120-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZTDQPGF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-007-0308-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42DVQV93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5876.2007.00405.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G6PBTGG4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtial-Destembert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Geoffard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakamian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nadal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tortay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demelemeester" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>