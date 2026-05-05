--- v0 (2026-03-31)
+++ v1 (2026-05-05)
@@ -338,442 +338,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Europe’s Schools of Public Health in Times of War: ASPHER Statement on the War Against Ukraine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table-ronde 1 : Territorialisation, démocratie sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/phrs.2022.1604880⟩</w:t>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (33), pp.12 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdsam.223.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610567v1</w:t>
+                <w:t xml:space="preserve">hal-03989494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde 1 : Territorialisation, démocratie sanitaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Role of Europe’s Schools of Public Health in Times of War: ASPHER Statement on the War Against Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wandschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudit Namer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Davidovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorit Nitzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Otok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (33), pp.12 - 14. </w:t>
+              <w:t xml:space="preserve">Public Health Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdsam.223.0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/phrs.2022.1604880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989494v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward ‘Vaccine Internationalism’: The Need for an Equitable and Coordinated Global Vaccination Approach to Effectively Combat COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Lions écoles du service public et monde universitaire !”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acteurs Publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701017v1</w:t>
+                <w:t xml:space="preserve">hal-03990423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Lions écoles du service public et monde universitaire !”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward ‘Vaccine Internationalism’: The Need for an Equitable and Coordinated Global Vaccination Approach to Effectively Combat COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Martin-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Davidovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs Publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.1604077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2021.1604077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990423v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des cadres du système de santé : courroie de transmission de la volonté politique ou adaptation dynamique aux besoins ?</w:t>
               </w:r>
@@ -850,51 +850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPHER statement on the novel coronavirus disease (COVID-19) outbreak emergency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Middleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Martin-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2120,195 +2120,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid : une crise qui oblige</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nouvelle loi de bioéthique en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Depadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 72p., 2021, 978-2-8109-0957-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Delfraissy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP. Hygée é&amp;ditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152p., 2021, 978-2-8109-0792-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763716v1</w:t>
+                <w:t xml:space="preserve">hal-03763725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle loi de bioéthique en question(s)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covid : une crise qui oblige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP. Hygée Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72p., 2021, 978-2-8109-0957-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Delfraissy</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03763725v1</w:t>
+                <w:t xml:space="preserve">hal-03763716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de santé publique: connaissances, enjeux et défis</w:t>
               </w:r>
@@ -3212,213 +3212,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. L’accompagnement éthique : de nouvelles exigences sociétales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postface [Marketing social : De la compréhension des publics au changement de comportement]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéger les majeurs vulnérables. Place à l’éthique !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-180, 2019, ‎978-2-8109-0747-2 ‎</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764567v1</w:t>
+                <w:t xml:space="preserve">hal-03764549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface [Marketing social : De la compréhension des publics au changement de comportement]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. L’accompagnement éthique : de nouvelles exigences sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moisdon-Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing social. De la compréhension des publics au changement de comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Protéger les majeurs vulnérables. Place à l’éthique !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’EHESP, pp.25-46, 2019, 978-2-8109-0374-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.lefeu.2019.01.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764549v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des cadres supérieurs des trois fonctions publiques : de la situation présente aux enjeux de demain</w:t>
               </w:r>
@@ -3993,51 +3993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la vaccination rencontre-t-elle tant de scepticisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Depadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,90 +5004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Through the Pandemic in Europe in the Winter of 2020/21 The Misuse of COVID-19 Herd Immunity Argument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadav Davidovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianne Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C20E46DE"/>
+    <w:nsid w:val="F53A1D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04918374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Laboue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03969790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wandschneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Davidovitch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Nitzan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Otok" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2022.1604880" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.223.0012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701017v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Green" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin-Moreno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.1604077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03314805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02567534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Middleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Signorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01362-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.053.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01706789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tulchinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40985-015-0003-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Yarpeu Maka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fortier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hou&#233;to" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02860950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763716v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/covid-crise-oblige/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Delfraissy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/nouvelle-loi-de-bioethique-questions/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Brechat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schvartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-publique-questions/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/des-velos-dans-la-ville/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03868293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03587432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/travailler-services-publics/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gille.2020.01.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03764567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lefeuvre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moisdon-Chataigner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lefeu.2019.01.0025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03764549v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-social--9782810907472-page-177.htm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robitaillie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bioss.2017.01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/proteger-majeurs-vulnerables-vol-3/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lefeu.2021.01.0225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05512835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9uqg7793w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dollat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonnafous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.du6dwuujq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgc3ehe3d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05279596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9xftkmx7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05238245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vvcumwmu5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02550534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.564447m5q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05237427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wka9fcnng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03969833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fmjgaqgjc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02429540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.arqnqacqf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05261334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ddr5eys3q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.scgt3s5xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02429133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4kn9ht6h9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05241412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxjwwnx94" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cornuz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6emk36h6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Tenenbaum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chambaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04918374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delfraissy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Laboue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guimier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.10.019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03969790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03989494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdsam.223.0012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03610567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wandschneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudit Namer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Davidovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorit Nitzan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Otok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/phrs.2022.1604880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03990423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03701017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Green" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Martin-Moreno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2021.1604077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03314805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02567534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Middleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Signorelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-020-01362-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02438445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/regar.053.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02465017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.2300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ch&#234;ne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01706789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Tulchinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40985-015-0003-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01755552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Desvarieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04983851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Yarpeu Maka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fortier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaput" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hou&#233;to" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936904v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02860950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petitjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03603833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Depadt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Delfraissy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/nouvelle-loi-de-bioethique-questions/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763716v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/covid-crise-oblige/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Raimondeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Brechat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carmona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02524756v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Gu&#233;vel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gueve.2018.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Sherlaw" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/promotion-de-sante/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Schvartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-publique-questions/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958216v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/des-velos-dans-la-ville/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517493v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gauvin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03868293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03587432v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/travailler-services-publics/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.gille.2020.01.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03764549v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/marketing-social--9782810907472-page-177.htm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03764567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lefeuvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moisdon-Chataigner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lefeu.2019.01.0025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03766101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Casabianca" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robitaillie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958122v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bioss.2017.01" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03763735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gu&#233;vel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/proteger-majeurs-vulnerables-vol-3/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lefeu.2021.01.0225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soigner-lhumain-manifeste-pour-un-juste-soin-au-juste-cout/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05512835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9uqg7793w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04991376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dumas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dollat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bonnafous" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.du6dwuujq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgc3ehe3d" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05279596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leport" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.n9xftkmx7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05238245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vvcumwmu5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02550534v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.564447m5q" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05237427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wka9fcnng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03969833v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.fmjgaqgjc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02429540v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.arqnqacqf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05261334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ddr5eys3q" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05239802v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.scgt3s5xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02429133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Azzedine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4kn9ht6h9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05241412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxjwwnx94" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235831v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cornuz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.g6emk36h6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765269v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Tenenbaum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>