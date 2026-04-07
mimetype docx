--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -410,555 +410,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haud Guéguen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940688v1</w:t>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.163-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119539v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haud Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72 (1), pp.163-183. </w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940740v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
+                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+                <w:t xml:space="preserve">Grégory Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/3-4 (119-120), pp.115 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940835v1</w:t>
+                <w:t xml:space="preserve">hal-03396204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afrânio Garcia</w:t>
+                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2020/3-4 (119-120), pp.115 - 149. </w:t>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396204v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commune de Paris et Commune des ronds-points</w:t>
               </w:r>
@@ -1267,209 +1267,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
+                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175305v1</w:t>
+                <w:t xml:space="preserve">halshs-03175520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
+                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175520v1</w:t>
+                <w:t xml:space="preserve">halshs-03175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions et crises politiques au Maghreb et au Machrek</w:t>
               </w:r>
@@ -1489,732 +1489,710 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2011-2012, </w:t>
+              <w:t xml:space="preserve">, 2016, 211 (1), pp.4-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.211.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolutions et crises politiques au Maghreb et au Machrek</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sacralité de l'art et pouvoirs d'attribution. Entretien avec Bernard Lahire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.211.0004⟩</w:t>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 822, pp.914-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.822.0914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158490v1</w:t>
+                <w:t xml:space="preserve">hal-01505120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacralité de l'art et pouvoirs d'attribution. Entretien avec Bernard Lahire</w:t>
+                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Art et sacré : le &amp;quot;cas&amp;quot; Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 822, pp.914-927. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 822, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.822.0885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.822.0914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505120v1</w:t>
+                <w:t xml:space="preserve">hal-01505127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du dossier &amp;quot;Art et sacré : le &amp;quot;cas&amp;quot; Poussin</w:t>
+                <w:t xml:space="preserve">En traînée de poudre...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Schérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 822, pp.885. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 812-813, pp.142-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.812.0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.822.0885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505127v1</w:t>
+                <w:t xml:space="preserve">hal-01505151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En traînée de poudre...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrainte intérieure et fragilité de l'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Schérer</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 812-813, pp.142-158. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 802 (3), pp.225-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.802.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.812.0142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505151v1</w:t>
+                <w:t xml:space="preserve">hal-01505170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte intérieure et fragilité de l'agir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'art sans frontières : dernière frontière de l'art ? Réflexions sur Magiciens de la terre et ses critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.9-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.802.0225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505170v1</w:t>
+                <w:t xml:space="preserve">hal-01506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art sans frontières : dernière frontière de l'art ? Réflexions sur Magiciens de la terre et ses critiques</w:t>
+                <w:t xml:space="preserve">Représenter les commissaires d’exposition en France : une intermédiation collective impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L’intermédiation collective dans les mondes artistiques, 2 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.243.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506899v1</w:t>
+                <w:t xml:space="preserve">hal-02285322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les commissaires d’exposition en France : une intermédiation collective impossible ?</w:t>
+                <w:t xml:space="preserve">Toward a Transnational History of the Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (2), pp. 146-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.243.0079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02285322v1</w:t>
+                <w:t xml:space="preserve">hal-00367075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques discursives en sciences sociales</w:t>
               </w:r>
@@ -2263,1226 +2241,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Transnational History of the Social Sciences</w:t>
+                <w:t xml:space="preserve">Invention et réinventions transatlantiques de la &amp;quot;Critical Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (2), pp. 146-160</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 187-188, p. 247-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367075v1</w:t>
+                <w:t xml:space="preserve">hal-00367080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invention et réinventions transatlantiques de la &amp;quot;Critical Theory</w:t>
+                <w:t xml:space="preserve">Une sociologie foucaldienne du néolibéralisme est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 187-188, p. 247-270</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.87-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367080v1</w:t>
+                <w:t xml:space="preserve">halshs-00292128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une sociologie foucaldienne du néolibéralisme est-elle possible ?</w:t>
+                <w:t xml:space="preserve">Tyrannie du national' et circulation sélective des réfugiés. Le cas des émigrations politiques françaises aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.87-111</w:t>
+              <w:t xml:space="preserve">Pro-Asile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00292128v1</w:t>
+                <w:t xml:space="preserve">hal-00367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrannie du national' et circulation sélective des réfugiés. Le cas des émigrations politiques françaises aux Etats-Unis</w:t>
+                <w:t xml:space="preserve">Par-delà la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro-Asile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12, pp. 29-31</w:t>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 696, pp. 352-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367069v1</w:t>
+                <w:t xml:space="preserve">hal-00367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà la biopolitique</w:t>
+                <w:t xml:space="preserve">Pierre Bourdieu par Pierre Bourdieu, ou la question du double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 696, pp. 352-368</w:t>
+              <w:t xml:space="preserve">, 2004, n°689, p. 776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367037v1</w:t>
+                <w:t xml:space="preserve">hal-00364283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdieu par Pierre Bourdieu, ou la question du double</w:t>
+                <w:t xml:space="preserve">Retournements du détournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, n°689, p. 776-790</w:t>
+              <w:t xml:space="preserve">, 2002, pp.645-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364283v1</w:t>
+                <w:t xml:space="preserve">halshs-00306954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retournements du détournement</w:t>
+                <w:t xml:space="preserve">Politiques de l'écrivain ou politiques de l'écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.645-659</w:t>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00306954v1</w:t>
+                <w:t xml:space="preserve">halshs-00306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de l'écrivain ou politiques de l'écriture ?</w:t>
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 19, pp.70-81</w:t>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°7, pp. 37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00306950v1</w:t>
+                <w:t xml:space="preserve">hal-00364270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744344v1</w:t>
+                <w:t xml:space="preserve">halshs-00306840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
+                <w:t xml:space="preserve">Penser face à (la fin de) l'histoire. Kojève, Sartre, Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 636, pp.415-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00306840v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
+                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Les États-Unis et les réfugiés politiques européens : des années 1930 aux années 1950, 60, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2000.403240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">halshs-00306837v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 812-813, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et sacré : le &amp;quot;cas&amp;quot; Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre, Laurent. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 822, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel, les vies de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">During, Élie; Jeanpierre, Laurent. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 802, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68/86 : un grand retournement ? Cerisy dans la vie intellectuelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Osa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.en ligne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3492,1699 +3401,1708 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Gobille</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugénia Palieraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénia Palieraki</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1197, 2023, 978-2-348-05934-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective du possible. Comment penser ce qui peut nous arriver, et ce que nous pouvons faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haud Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'horizon des possibles, 9782348067341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie intellectuelle en France XIXe-XXIe siècles (nouvelle édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Points Seuil, 2 vol., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture et ses intermédiaires: dans les arts, le numérique et les industries créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre; Laurent and Roueff; Olivier. Editions des Archives contemporaines, 2014, 978-2-8130-0097-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de Slavoj Zizek, Le Spectre rôde toujours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nautilus, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre rayonnement et réciprocité. Contributions à l'histoire de la diplomatie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dubosclard</w:t>
+                <w:t xml:space="preserve">Laurent Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grison</w:t>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Journoud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Okret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
+                <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710500v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05340254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Gobille</w:t>
+                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
+              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238637v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238638v1</w:t>
+                <w:t xml:space="preserve">halshs-04238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Gobille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238633v1</w:t>
+                <w:t xml:space="preserve">halshs-04287756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04287756v1</w:t>
+                <w:t xml:space="preserve">halshs-04238639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238639v1</w:t>
+                <w:t xml:space="preserve">halshs-04238640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Gobille</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238640v1</w:t>
+                <w:t xml:space="preserve">halshs-04238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238635v1</w:t>
+                <w:t xml:space="preserve">halshs-04238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.1025-1032, 2023</w:t>
@@ -5213,103 +5131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affects, sensibilités et émotions en révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.777-781, 2023</w:t>
@@ -5332,410 +5250,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western References in Asian Social Sciences (Japan and South Korea)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kil-Ho Lee</w:t>
+                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Johan Heilbron; Gustavo Sora; Thibaud Boncourt. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénia Palieraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Social and Human Sciences in Global Power Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013717v1</w:t>
+                <w:t xml:space="preserve">halshs-04238637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvertures et turbulences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Charle</w:t>
+                <w:t xml:space="preserve">Western References in Asian Social Sciences (Japan and South Korea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kil-Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
+              <w:t xml:space="preserve">Johan Heilbron; Gustavo Sora; Thibaud Boncourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Social and Human Sciences in Global Power Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.333-364, 2018, 978-3-319-73298-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73299-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508239v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ancien et le nouveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ouvertures et turbulences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.839-867, 2016</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.425-435, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508237v1</w:t>
+                <w:t xml:space="preserve">hal-01508239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aventure des sciences de l'homme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ancien et le nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.139-166, 2016</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.839-867, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508238v1</w:t>
+                <w:t xml:space="preserve">hal-01508237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie intellectuelle, mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5771,977 +5741,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idée de postmodernisme</w:t>
+                <w:t xml:space="preserve">L'aventure des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles Christophe; Jeanpierre Laurent. </w:t>
+              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.744-748, 2016, 9782021081435</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.139-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419568v1</w:t>
+                <w:t xml:space="preserve">hal-01508238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribunes et plateaux : logiques de la visibilité intellectuelle</w:t>
+                <w:t xml:space="preserve">L’idée de postmodernisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
+              <w:t xml:space="preserve">Charles Christophe; Jeanpierre Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.494-500, 2016</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.744-748, 2016, 9782021081435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508234v1</w:t>
+                <w:t xml:space="preserve">hal-02419568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le format comme convention</w:t>
+                <w:t xml:space="preserve">Tribunes et plateaux : logiques de la visibilité intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zerbib, David. </w:t>
+              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des formats de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
+              <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.494-500, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508279v1</w:t>
+                <w:t xml:space="preserve">hal-01508234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
+                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
+              <w:t xml:space="preserve">La guerre-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508275v1</w:t>
+                <w:t xml:space="preserve">hal-01508287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
+                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
+              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
+              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508287v1</w:t>
+                <w:t xml:space="preserve">hal-01508283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
+                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
+              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508283v1</w:t>
+                <w:t xml:space="preserve">hal-02285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
+                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
+              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285376v1</w:t>
+                <w:t xml:space="preserve">hal-01508275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un précariat fragmenté : le commissariat d'exposition d'art contemporain en France</w:t>
+                <w:t xml:space="preserve">Le format comme convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Contarini Silvia; Luca Marsi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zerbib, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.81-92, 2014, 978-2-84016-197-4</w:t>
+              <w:t xml:space="preserve">Des formats de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508379v1</w:t>
+                <w:t xml:space="preserve">hal-01508279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d'une &amp;quot;mort&amp;quot; différée : les conservateurs de musée face aux commissaires d'exposition dans l'art contemporain français</w:t>
+                <w:t xml:space="preserve">Un précariat fragmenté : le commissariat d'exposition d'art contemporain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Poulard; Frédéric and Tobelem; Jean-Michel. </w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Contarini Silvia; Luca Marsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conservateurs de musées : atouts et faiblesses d'une profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.111-139, 2014, Musées-Mondes, 978-2-11-009814-6</w:t>
+              <w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.81-92, 2014, 978-2-84016-197-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508317v1</w:t>
+                <w:t xml:space="preserve">hal-01508379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les territoires de l’intermédiation. Division sociale du travail et luttes de frontières</w:t>
+                <w:t xml:space="preserve">Chronique d'une &amp;quot;mort&amp;quot; différée : les conservateurs de musée face aux commissaires d'exposition dans l'art contemporain français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulard; Frédéric and Tobelem; Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Culture et ses intermédiaires dans les arts, les industries culturelles et le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.I-XXXI, 2014, 9782813000972</w:t>
+              <w:t xml:space="preserve">Les conservateurs de musées : atouts et faiblesses d'une profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.111-139, 2014, Musées-Mondes, 978-2-11-009814-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01176010v1</w:t>
+                <w:t xml:space="preserve">hal-01508317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vies et morts de la biopolitique</w:t>
+                <w:t xml:space="preserve">Introduction. Les territoires de l’intermédiation. Division sociale du travail et luttes de frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Michel Foucault : un héritage critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.207-217, 2014, 978-2-271-08146-9</w:t>
+              <w:t xml:space="preserve">La Culture et ses intermédiaires dans les arts, les industries culturelles et le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.I-XXXI, 2014, 9782813000972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508319v1</w:t>
+                <w:t xml:space="preserve">halshs-01176010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revues modernistes et champs littéraires : problèmes de frontières</w:t>
+                <w:t xml:space="preserve">Vies et morts de la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoît Tadié. </w:t>
+              <w:t xml:space="preserve">Bert; Jean-François and Lamy; Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revues modernistes anglo-américaines. Lieux d'échanges, lieux d'exil.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ent'revues, pp.157-175, 2006</w:t>
+              <w:t xml:space="preserve">Michel Foucault : un héritage critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.207-217, 2014, 978-2-271-08146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00292143v1</w:t>
+                <w:t xml:space="preserve">hal-01508319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Forever</w:t>
               </w:r>
@@ -6771,352 +6741,425 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Charles de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revues modernistes et champs littéraires : problèmes de frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Tadié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revues modernistes anglo-américaines. Lieux d'échanges, lieux d'exil.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ent'revues, pp.157-175, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00292143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hégémonie</w:t>
+                <w:t xml:space="preserve">Totalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074466v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totalisation</w:t>
+                <w:t xml:space="preserve">Hégémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074474v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fétiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7126,51 +7169,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre et la demande d’arts visuels en Grand Est. Un diagnostic sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7183,232 +7226,232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRESPPA - Centre de recherches sociologiques et politiques de Paris. 2019, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des intermédiaires du marché de l’art (XVIIIe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRESPPA - Centre de recherches sociologiques et politiques de Paris. 2012, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commissaires d'exposition d'art contemporain en France. Portrait social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la culture et de la communication. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04277974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7476,51 +7519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EECEDE94"/>
+    <w:nsid w:val="92782642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7707,51 +7750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>