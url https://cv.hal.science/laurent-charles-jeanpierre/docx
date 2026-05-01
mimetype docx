--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -410,555 +410,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haud Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119539v2</w:t>
+                <w:t xml:space="preserve">hal-03940688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940740v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.163-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940688v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
+                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Daho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Afrânio Garcia</w:t>
+                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396204v1</w:t>
+                <w:t xml:space="preserve">hal-03940835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+                <w:t xml:space="preserve">Afrânio Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/3-4 (119-120), pp.115 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940835v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commune de Paris et Commune des ronds-points</w:t>
               </w:r>
@@ -1267,209 +1267,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
+                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175520v1</w:t>
+                <w:t xml:space="preserve">halshs-03175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
+                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03175305v1</w:t>
+                <w:t xml:space="preserve">halshs-03175520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions et crises politiques au Maghreb et au Machrek</w:t>
               </w:r>
@@ -2724,312 +2724,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
+                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Les États-Unis et les réfugiés politiques européens : des années 1930 aux années 1950, 60, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2000.403240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364270v1</w:t>
+                <w:t xml:space="preserve">hal-03744344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
+              <w:t xml:space="preserve">, 2000, n°7, pp. 37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00306840v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser face à (la fin de) l'histoire. Kojève, Sartre, Bataille</w:t>
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 636, pp.415-425</w:t>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00306837v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00306840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Penser face à (la fin de) l'histoire. Kojève, Sartre, Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 636, pp.415-425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2000.403240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03744344v1</w:t>
+                <w:t xml:space="preserve">halshs-00306837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective du possible. Comment penser ce qui peut nous arriver, et ce que nous pouvons faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haud Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
@@ -3997,51 +3997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,51 +4131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,51 +4250,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
+                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4333,93 +4333,93 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238635v1</w:t>
+                <w:t xml:space="preserve">halshs-04238637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
+                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4458,93 +4458,93 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04287756v1</w:t>
+                <w:t xml:space="preserve">halshs-04238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
+                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4572,104 +4572,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238639v1</w:t>
+                <w:t xml:space="preserve">halshs-04238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
+                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4708,93 +4708,93 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238640v1</w:t>
+                <w:t xml:space="preserve">halshs-04287756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
+                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4822,104 +4822,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238633v1</w:t>
+                <w:t xml:space="preserve">halshs-04238639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
+                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -4958,93 +4958,93 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238638v1</w:t>
+                <w:t xml:space="preserve">halshs-04238640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
+                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5083,93 +5083,93 @@
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1025-1032, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238636v1</w:t>
+                <w:t xml:space="preserve">halshs-04238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affects, sensibilités et émotions en révolutions</w:t>
+                <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5197,104 +5197,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.777-781, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1025-1032, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238632v1</w:t>
+                <w:t xml:space="preserve">halshs-04238636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
+                <w:t xml:space="preserve">Affects, sensibilités et émotions en révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
@@ -5322,80 +5322,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.777-781, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04238637v1</w:t>
+                <w:t xml:space="preserve">halshs-04238632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western References in Asian Social Sciences (Japan and South Korea)</w:t>
               </w:r>
@@ -5960,431 +5960,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
+                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
+              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508287v1</w:t>
+                <w:t xml:space="preserve">hal-01508275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
+                <w:t xml:space="preserve">Le format comme convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
+              <w:t xml:space="preserve">Zerbib, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
+              <w:t xml:space="preserve">Des formats de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508283v1</w:t>
+                <w:t xml:space="preserve">hal-01508279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
+                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
+              <w:t xml:space="preserve">La guerre-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285376v1</w:t>
+                <w:t xml:space="preserve">hal-01508287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
+                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
+              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508275v1</w:t>
+                <w:t xml:space="preserve">hal-01508283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le format comme convention</w:t>
+                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Zerbib, David. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des formats de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
+              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508279v1</w:t>
+                <w:t xml:space="preserve">hal-02285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un précariat fragmenté : le commissariat d'exposition d'art contemporain en France</w:t>
               </w:r>
@@ -6869,165 +6869,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totalisation</w:t>
+                <w:t xml:space="preserve">Hégémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074474v1</w:t>
+                <w:t xml:space="preserve">hal-04074466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hégémonie</w:t>
+                <w:t xml:space="preserve">Totalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074466v1</w:t>
+                <w:t xml:space="preserve">hal-04074474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fétiche</w:t>
               </w:r>
@@ -7519,51 +7519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92782642"/>
+    <w:nsid w:val="9FD7D4B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7750,51 +7750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>