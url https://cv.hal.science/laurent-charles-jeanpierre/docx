--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -127,50 +127,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">49447075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=fpPXr_oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -194,3204 +215,3204 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boltanski « La langue a d’elle-même tendance à revenir au chaos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Boltanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Macé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 920-921 (1), pp.129-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.920.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières négociées des assemblées citoyennes. Le cas de la Convention citoyenne pour le climat (2019-2020) Une délibération ouverte à l’extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 34 (3), pp.173-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.034.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940688v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (1), pp.163-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119539v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empreinte discrète de L’Année sociologique au Collège de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une critique alternative (en sciences sociales) : enquêter sur le front des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haud Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anso.221.0163⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.8553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940740v1</w:t>
+                <w:t xml:space="preserve">hal-03940688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afrânio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/3-4 (119-120), pp.115 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940835v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ficelles de l’enquête globale. Lectures, usages et débats autour de la sociologie de l’international d’Yves Dezalay</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396204v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commune de Paris et Commune des ronds-points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148, pp.109-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.15828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destinies of artistic activity: visual artists’ plural forms of employment and trade-offs in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157, pp.125-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3280/sl2020-157007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils de Pascale Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie, l'international et la sociologie : combinaisons et variations. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Terrains économiques. Savoirs, acteurs, méthodes, 108, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175305v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excentrée ou excentrique ? Positions de l’Université de Vincennes dans la science politique française des années 1970</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Maverick or naive? The positions of the Université de Vincennes in French political science in the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dormoy-Rajramanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 67 (1), pp.121-143. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+              <w:t xml:space="preserve">, 2017, 67 (1), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.671.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175520v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03175305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions et crises politiques au Maghreb et au Machrek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 211 (1), pp.4-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.211.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacralité de l'art et pouvoirs d'attribution. Entretien avec Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lahire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 822, pp.914-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.822.0914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier &amp;quot;Art et sacré : le &amp;quot;cas&amp;quot; Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 822, pp.885. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.822.0885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En traînée de poudre...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Schérer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 812-813, pp.142-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.812.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte intérieure et fragilité de l'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 802 (3), pp.225-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/criti.802.0225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art sans frontières : dernière frontière de l'art ? Réflexions sur Magiciens de la terre et ses critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter les commissaires d’exposition en France : une intermédiation collective impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’intermédiation collective dans les mondes artistiques, 2 (43), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.243.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Transnational History of the Social Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the History of the Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (2), pp. 146-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les pratiques discursives en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, n°97, p. 39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invention et réinventions transatlantiques de la &amp;quot;Critical Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 187-188, p. 247-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sociologie foucaldienne du néolibéralisme est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.87-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrannie du national' et circulation sélective des réfugiés. Le cas des émigrations politiques françaises aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pro-Asile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 696, pp. 352-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdieu par Pierre Bourdieu, ou la question du double</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n°689, p. 776-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retournements du détournement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.645-659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques de l'écrivain ou politiques de l'écriture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19, pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n°7, pp. 37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2000.403240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03744344v1</w:t>
+                <w:t xml:space="preserve">hal-00364270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis: Meyer Schapiro (1904-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, n°7, pp. 37-38</w:t>
+              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364270v1</w:t>
+                <w:t xml:space="preserve">halshs-00306840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dissident du trotskysme aux États-Unis : Meyer Schapiro (1904-1996)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Penser face à (la fin de) l'histoire. Kojève, Sartre, Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 7, pp.37-38</w:t>
+              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 636, pp.415-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00306840v1</w:t>
+                <w:t xml:space="preserve">halshs-00306837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser face à (la fin de) l'histoire. Kojève, Sartre, Bataille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paul Vignaux, inspirateur de la « Deuxième gauche » : récits d’un exil français aux États-Unis pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Les États-Unis et les réfugiés politiques européens : des années 1930 aux années 1950, 60, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2000.403240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00306837v1</w:t>
+                <w:t xml:space="preserve">hal-03744344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 812-813, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art et sacré : le &amp;quot;cas&amp;quot; Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanpierre, Laurent. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 822, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Castel, les vies de l'esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie During</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">During, Élie; Jeanpierre, Laurent. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 802, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68/86 : un grand retournement ? Cerisy dans la vie intellectuelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Osa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.en ligne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3401,566 +3422,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gobille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénia Palieraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1197, 2023, 978-2-348-05934-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04238634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perspective du possible. Comment penser ce qui peut nous arriver, et ce que nous pouvons faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haud Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'horizon des possibles, 9782348067341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie intellectuelle en France XIXe-XXIe siècles (nouvelle édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Points Seuil, 2 vol., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture et ses intermédiaires: dans les arts, le numérique et les industries créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeanpierre; Laurent and Roueff; Olivier. Editions des Archives contemporaines, 2014, 978-2-8130-0097-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de Slavoj Zizek, Le Spectre rôde toujours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nautilus, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre rayonnement et réciprocité. Contributions à l'histoire de la diplomatie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Journoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Okret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Sorbonne, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00306739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3970,2888 +3991,2888 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getting Around the Issue of the “Carbon Tax”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05340254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238637v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238638v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04287756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238633v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La persistance des révolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1129-1148, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04287756v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps vifs, temps flottants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">La circulation internationale des idées et pratiques maoïstes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.782-788, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.485-489, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238639v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence en révolution : notes méthodologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">La révolution culturelle et la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1048-1053, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.471-484, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238640v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'homme nouveau et la femme nouvelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1019-1024, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.1025-1032, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238635v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologies, propagande et révolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Affects, sensibilités et émotions en révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.1025-1032, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.777-781, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238636v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affects, sensibilités et émotions en révolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">L'insurrection de 1857 en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Bantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gobille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénia Palieraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre Laurent; Palieraki, Eugénia. </w:t>
+              <w:t xml:space="preserve">Bantigny, Ludivine; Deluermoz, Quentin; Gobille, Boris; Jeanpierre, Laurent; Palieraki, Eugénia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, pp.777-781, 2023</w:t>
+              <w:t xml:space="preserve">, La Découverte, pp.332-334, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238632v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western References in Asian Social Sciences (Japan and South Korea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Ho Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johan Heilbron; Gustavo Sora; Thibaud Boncourt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social and Human Sciences in Global Power Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.333-364, 2018, 978-3-319-73298-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvertures et turbulences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.425-435, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ancien et le nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.839-867, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie intellectuelle, mode d'emploi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’idée de postmodernisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
+              <w:t xml:space="preserve">Charles Christophe; Jeanpierre Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 : Des lendemains de la Révolution à 1914, Editions du Seuil, pp.9-19, 2016</w:t>
+              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.744-748, 2016, 9782021081435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508229v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure des sciences de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.139-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’idée de postmodernisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La vie intellectuelle, mode d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Charle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Charles Christophe; Jeanpierre Laurent. </w:t>
+              <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.744-748, 2016, 9782021081435</w:t>
+              <w:t xml:space="preserve">, 1 : Des lendemains de la Révolution à 1914, Editions du Seuil, pp.9-19, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419568v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribunes et plateaux : logiques de la visibilité intellectuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles; Christophe and Jeanpierre; Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 : De 1914 à nos jours, Editions du Seuil, pp.494-500, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
+              <w:t xml:space="preserve">La guerre-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508275v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le format comme convention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zerbib, David. </w:t>
+              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des formats de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
+              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508279v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie culturelle de la guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Aglan; Alya and Franck; Robert. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre-monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Gallimard, pp.2103-2149, 2015, Folio Histoire, 978-2-07-044265-2</w:t>
+              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508287v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action de la France Libre aux États-Unis : une stratégie en réseaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le format comme convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cornil-Frerrot; Sylvain and Oulmont; Philippe. </w:t>
+              <w:t xml:space="preserve">Zerbib, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Français Libres et le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nouveau Monde Édition, pp.185-201, 2015, 978-2-36942-136-8</w:t>
+              <w:t xml:space="preserve">Des formats de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Réel, Les Editions de l'ESAAA, pp.327-337, 2015, In Octavo, 978-2-84066-657-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508283v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un precariato frammentato. Il commissario d’esposizione d’arte contemporanea in Francia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Types et degrés de la réalité curatoriale : une approche sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Silvia Contarini; Luca Marsi. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commissaires d'Exposition Associés (C.E.A). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precariato. Forme e critica della condizione precaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ombre corte, pp.80-91, 2015</w:t>
+              <w:t xml:space="preserve">Réalités du commissariat d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Beaux-Arts de Paris, pp.13-33, 2015, 978-2-84056-442-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285376v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un précariat fragmenté : le commissariat d'exposition d'art contemporain en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contarini Silvia; Luca Marsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précariat : pour une critique de la société de la précarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.81-92, 2014, 978-2-84016-197-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d'une &amp;quot;mort&amp;quot; différée : les conservateurs de musée face aux commissaires d'exposition dans l'art contemporain français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction. Les territoires de l’intermédiation. Division sociale du travail et luttes de frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roueff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conservateurs de musées : atouts et faiblesses d'une profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Documentation Française, pp.111-139, 2014, Musées-Mondes, 978-2-11-009814-6</w:t>
+              <w:t xml:space="preserve">La Culture et ses intermédiaires dans les arts, les industries culturelles et le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.I-XXXI, 2014, 9782813000972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508317v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Les territoires de l’intermédiation. Division sociale du travail et luttes de frontières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chronique d'une &amp;quot;mort&amp;quot; différée : les conservateurs de musée face aux commissaires d'exposition dans l'art contemporain français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poulard; Frédéric and Tobelem; Jean-Michel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Culture et ses intermédiaires dans les arts, les industries culturelles et le numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.I-XXXI, 2014, 9782813000972</w:t>
+              <w:t xml:space="preserve">Les conservateurs de musées : atouts et faiblesses d'une profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation Française, pp.111-139, 2014, Musées-Mondes, 978-2-11-009814-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01176010v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies et morts de la biopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert; Jean-François and Lamy; Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Michel Foucault : un héritage critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.207-217, 2014, 978-2-271-08146-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Forever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Andrieu, Philippe Braud, Guillaume Piketty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Charles de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues modernistes et champs littéraires : problèmes de frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Tadié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revues modernistes anglo-américaines. Lieux d'échanges, lieux d'exil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ent'revues, pp.157-175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00292143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6861,305 +6882,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hégémonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Totalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074466v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Totalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hégémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074474v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fétiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marxisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire international Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7169,289 +7190,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre et la demande d’arts visuels en Grand Est. Un diagnostic sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRESPPA - Centre de recherches sociologiques et politiques de Paris. 2019, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociohistoire des intermédiaires du marché de l’art (XVIIIe-XXIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRESPPA - Centre de recherches sociologiques et politiques de Paris. 2012, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commissaires d'exposition d'art contemporain en France. Portrait social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sofio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de la culture et de la communication. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04277974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7519,51 +7540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FD7D4B3"/>
+    <w:nsid w:val="3F64654E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7750,51 +7771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-charles-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8309-3350" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069445524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49447075" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=fpPXr_oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boltanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.920.0129" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000498v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.221.0163" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haud Gu&#233;guen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8553" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03396204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vauchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bigo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afr&#226;nio Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.15828" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/sl2020-157007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03941385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dormoy-Rajramanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.671.0121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.211.0004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0914" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.822.0885" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sch&#233;rer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.812.0142" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Castel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie During" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.243.0079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364287v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364270v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306840v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.403240" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571494v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Palieraki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/une\&#8341;istoire_globale_des_revolutions-9782348059346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04032605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_perspective_du_possible-9782348067341" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01509526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roueff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00306739v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dubosclard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grison" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Okret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04287756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238633v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Ho Lee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73299-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508237v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02419568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508287v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285376v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508279v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508317v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508319v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074462v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285531v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>