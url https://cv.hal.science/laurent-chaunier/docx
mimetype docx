--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6730FAED"/>
+    <w:nsid w:val="CABCA088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>