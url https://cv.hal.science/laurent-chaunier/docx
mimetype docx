--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CABCA088"/>
+    <w:nsid w:val="7D2880FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>