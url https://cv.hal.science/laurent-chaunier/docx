--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion-Cooking and expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breakfast Cereals and How They Are Made</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.141-167, 2020, 978-0-12-812044-6978-0-12-812043-9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812043-9.00007-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.38095238095px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent CHAUNIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche à l'Institut National de l'Agriculture, de l'Alimentation et de l'Environnement (INRAE).-PhD Génie des Procédés et Bioprocédés, Dipl.-Ing. Sciences et Technologies des Industries Alimentaires-</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0554-8203</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">241939550</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastification d’une protéine de maïs pour la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimie verte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Techniques de l'Ingénieur, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration Properties of Extruded Starch Foams and Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 78 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.70183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Ouyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Korbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the factors contributing to texture loss in lentil cv. Anicia during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.146422. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.146422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How natural variability of gluten and arabinoxylans drives wheat dough extensional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.111022. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.111022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water molecule mobility to water-resistance of swollen oriented and non-oriented cellulose nanofibril cryogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouillon Charlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucat Loïc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Maana Sana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-024-06178-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Alveograph test to extensional behavior of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (3), pp.179-190. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-024-01430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the relationships between wheat dough extensional properties, gluten network and water distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (A), pp.109214. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning pharmaceutically active zein-based formulations for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.103849. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2023.103849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Thermoplastic Filaments’ Sintering by Level Set Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926, pp.365 - 372. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-710m7b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release kinetics of [lidocainium][ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid from a plasticized zein matrix in simulated digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanitra Rabesona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion De-Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 629, pp.122349. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contour Fitting of Fused Filaments Cross-Section Images by Lemniscates of Booth: Application to Viscous Sintering Kinetics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (22), pp.3965. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13223965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system obtained by hot-melt processing of zein plasticized by a pharmaceutically active ionic liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (21), pp.4672-4679. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0TB00326C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous sintering kinetics of biopolymer filaments extruded for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.105873. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2019.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, fabrication, and implantation of tube-shaped devices for the treatment of salivary duct diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImpacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.91-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15171/bi.2018.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Quantitative and Multiscale Structural Study of Starch-Based Biomaterials Immersed in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chevigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruzica Ferbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Roblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.838-848. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material extrusion of plant biopolymers: Opportunities & challenges for 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Belhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.220 - 233. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés rhéologiques et des modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 0033, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale food process engineering — Challenges and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mikolajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Abecassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Young's Modulus and Film Architecture in Cellulose Nanofibril-Based Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firas Azzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (17), pp.4138-4145. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular structure and rheological properties of shaped fermented wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2016.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and structural changes of plasticized zeins in the molten state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.941 - 953. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-017-1045-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destructuration mechanisms of bread enriched with fibers during mastication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of starchy melts expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elongational properties and proofing behaviour of wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 168, pp.129 - 136. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear viscoelastic properties of extruded amorphous potato starch as a function of temperature and moisture content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (7), pp.597-611. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-016-0935-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of wheat flour dough and French bread enriched with wheat bran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.167 - 174. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2015.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow and foam properties of extruded maize flour and its biopolymer blends expanded by microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.567 - 575. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2015.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and setting of gas bubbles in a viscoelastic matrix imaged by X-ray microtomography: the evolution of cellular structures in fermenting wheat flour dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (17), pp.3373-3384. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5sm00100e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crystallinity and plasticizer on mechanical properties and tissue integration of starch-based materials from two botanical origins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graciela Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.180-187. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resorbable shape-memory starch-based stent for the treatment of salivary ducts under sialendoscopic surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laryngoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (4), pp.875-881. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lary.24380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of French bread texture by a multi-indentation test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Rzigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 122, pp.92-98. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape-memory starch for resorbable biomedical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99, pp.242-248. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aout 2013 (184), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud M. Panouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (1), pp.308 - 317. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2012.10.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starch-based foods presenting shape memory capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.194-196. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2011.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of bubble growth in wheat flour dough during proofing studied by computed X-ray micro-tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (3), pp.676 - 683. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcs.2012.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the mechanisms involved in shape memory starch: Macromolecular orientation, stress recovery and molecular mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véchambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buléon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (23), pp.9384-9389. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma202019v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical modelling of cereal solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (4), pp.142 - 153. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2011.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modelling of the mechanical behaviour of vitreous starch/protein composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macromolecular Orientation in Glassy Starch Materials That Exhibit Shape Memory Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (23), pp.9854-9858. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma101704k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Shape-Memory Materials Based on Potato Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (2), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.200900191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical properties of brittle airy foods on the masticatory performance: experimental and modelling approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un banc d'essais micro mécaniques pour la caractérisation de matériaux à base de biopolymères végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Papineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape Memory of Starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Starch/Stärke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 61 (2), pp.116-118. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/star.200800074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk mechanical behavior of commercial particle food foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (4), pp.405-425. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-4603.2008.00150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and expanded structure of baked products crumbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delisee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Malvestio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-008-9073-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et propriétés de transport de matériaux isolants à base de fibres cellulosiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Malvestio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (n.a.), pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between texture, mechanical properties and structure of cornflakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (4), pp.493-503. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries des Céréales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des propriétés élongationnelles de pâtes à pain et évaluation de la texture des mies par analyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dessev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and sensory evaluation of cornflakes crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Texture Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (1), pp.93-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired comparisons for the evaluation of crispness of cereal flakes by untrained assessors : correlation with descriptive analysis and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Semenou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Biobased Ionic Liquids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Ionic Liquid-Based Materials – ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Paramylon by Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Mouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eudes Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bouquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sapienza Università di Roma; Consiglio Nazionale delle Ricerche; CNR Istituto di Struttura della Materia; European Society of Ionic Matter, Sep 2025, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and 2D-Modelling of the viscous sintering of superimposed filaments based on biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, May 2025, Paestum, Italy. pp.2-11, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903599-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and additive manufacturing of a corn protein plasticized by glycerol and an Active Pharmaceutical Ingredient-Ionic Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Chemical Society : ACS Spring 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society (ACS), Mar 2024, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs influençant la qualité de cuisson des lentilles vertes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Novales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Foucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graines 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion and rheological behavior of zein plasticized by glycerol and an active pharmaceutical ingredient to obtain 3D printed tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques d’une protéine de maïs plastifiée par un liquide ionique pharmaceutiquement actif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Thadasack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation rhéologique de pâtes boulangères et relation avec leur comportement au cours de la fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès de Groupe Francaise de Rheologie (GFR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francaise de Rheologie (GFR), Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plant-based thermoplastic biopolymer for the 3D printing of edible parts by material extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology for Meat Analogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced image analysis of thermoplastic filaments’ viscous sintering kinetics: Contour fitting with a Lemniscate of Booth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International ESAFORM Conference on Material Forming – ESAFORM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAFORM, Apr 2021, Liège (Belgium), Belgium. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticization of Zein by [Lidocainium][Ibuprofenate] as Active Pharmaceutical Ingredient-Ionic Liquid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR LIPS Scientific WEBINAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Liquides ioniques et polymères, Oct 2020, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion Bonding Behavior of Plasticized Corn Proteins in Fused Deposition Modeling Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Couallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference of the Polymer Processing Society (PPS-34)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Taipei, Taiwan. pp.030055-1, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5088313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la fenêtre d’ouvrabilité d’un biopolymère thermoplastique pour la fabrication additive par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIéme Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying dough behaviour by implementing different formulations and processing conditions during bread making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th All Pakistan Food Science Conference &amp; Food and Nutrition Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pakistan Society of Food Scientists and Technologists, Pakistan, Dec 2019, Lahore (Pakistan), Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticization of zein by acetate based ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILMAT V, 4th International Conference on Ionic Liquid-based Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés de fusion-adhésion de filaments extrudés à base de protéines de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt processed zein plasticized by pharmaceutically active ionic liquid for drug delivery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Viau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du GDR-LIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticized zeins and their rheological properties in the molten state for 3D printing by Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bioabsed Materials and Composites ICBMC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological Characterization of Plasticized Corn Proteins for Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Scientific Association For Material Forming (ESAFORM). INT., Apr 2017, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés rhéologiques et modifications structurales de protéines de maïs plastifiées en vue de leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52éme Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticized protein for 3D printing by fused deposition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International ESAFORM Conference on Material Forming (ESAFORM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer dans le procédé de panification les modifications de propriétés rhéologiques de la pâte dues à l’incorporation de fibres alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Centrale de Nantes (ECN). Nantes, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo and in vitro studies of corn and potato starch thermoplastic materials for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pavon-Djavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers 2013 : Assemblages de biopolymères pour l'élaboration de matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des propriétés viscoélastiques linéaire d’amidon de pomme de terre amorphe en fonction de la température et la teneur en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congrès du groupe français de rhéologie : Modèles et Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bread destructuration during chewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Reguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Panouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Food Oral Processing 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry (RSC). GBR. Institut National de la Recherche Agronomique (INRA)., Jul 2012, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveolar structure of bread dough and rheological properties of its constitutive phases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC Iinternational Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association of Cereal Chemists (AACC). Saint Paul, USA., Sep 2012, Miami, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux à mémoire de forme en amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymerix 2012, 5. Colloque Européen : Diversité et perspectives d’applications industrielles des biopolymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Biotechnologies en Bretagne (CBB Développement). Rennes, FRA., May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of macromolecular orientation on shape memory properties of starch based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Buleon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de comportements visqueux pour l’extrusion de formulations de céréales petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Brugger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dellemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque National du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Rhéologie (GFR). Paris, FRA., Oct 2012, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion of starch-based products preventing shape memory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Join the Ludovic Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MINES ParisTech - École nationale supérieure des mines de Paris. Centre de Mise en Forme des Matériaux, CEMEF, Sophia Antipolis, FRA. Centre National de la Recherche Scientifique (CNRS)., Feb 2011, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward deterministic understanding of the correlation between mechanical properties and structure of biopolymer based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rjafiallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Chinese-Dutch Workshop on Composites, Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Delft, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reverse engineering approach of french breadmaking for nutritional purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Basis and Process Requirements for Corn-Based Products Crispness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bubbles in Food II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Windermere, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture des corn flakes : relations avec la structure et le procédé de fabrication pour différentes variétés de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées Techniques des Industries Céréalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispness of cereal products: correlation with descriptive analysis, sensory and acoustic measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Bread and Cereals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of wheat flour components and dough rheological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rezette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ICC International Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Bakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACC International Annual Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Minneapolis, United States. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of starchy materials expansion by extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations des propriétés rhéologiques et de la structure alvéolaire de pâtes de farine de blé au cours du laminage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleida J. Sandovala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie : Rhéologie et approches multiphysiques couplées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereals &amp; Europe Spring Meeting. "Unlocking the full potential of cereals: Challenges for science based innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of water content on viscoelastic properties of amorphous potato starch: DMA measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of working Group Medicago sativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of cellular structure and stability of fermenting wheat flour dough envisioned as a triphasic medium by a multi-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Turbin-Orger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating breadmaking process modifications in order to increase dietary fibre contents in french bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. University of Ljubijana, 108 p., 2013, From Model Foods to Food Models The DREAM Project International Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded starch as novel shape-memory bioresorbable biomedical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beilvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meddahi-Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICYRAM 2012 International Conference of Young Researchers on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Singapour, Singapore. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory and thermomechanical properties of starch-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Foams, Emulsions and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbonne, Portugal. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournil expérimental INRA - BIA - Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. JTIC Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Reims, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique des pâtes non levurées à faibles et grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir A. Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory properties of starch materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vechambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. EPF Summer School (European Polymer Federation): “Bioplastics and Related Materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gargnano, Italy. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la fragmentation d'aliments solides alvéolaires particulaires par imagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Nata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Réguerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de l'AEMIC (60. Journées Techniques des Industries Céréalières)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Reims, France. 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texturation de matières premières protéiques végétales par cuisson-extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kristiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Cassagnau; Véronique Bounor-Legaré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extrusion réactive : Des aspects fondamentaux aux développements industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.193-207, 2020, 978-2-7462-4871-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pain : une histoire de bulles et de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maren Bonnand-Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 478 p., 2014, Echelles, 978-2701175331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la mémoire des céréales du petit-déjeuner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science culinaire : Matière, procédés, dégustation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, 400 p., 2014, Echelles, 978-2-7011-7533-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape memory composition comprising starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP2280814. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication additive de pièces comestibles fonctionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux thermoplastiques à base de biopolymère pour leur impression 3D par dépôt de fil fondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université de Nantes, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019NANT4028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02791072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D2880FC"/>
+    <w:nsid w:val="E31A9A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290812v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812043-9.00007-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-chaunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0554-8203" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241939550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re412" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;eudes Maigret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.70183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Marais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.146422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05078696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rezette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.111022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouillon Charlie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucat Lo&#239;c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Maana Sana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-024-06178-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hugon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dugu&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-024-01430-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hugon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thadasack" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103849" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Belhabib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-710m7b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842280v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Rabesona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion De-Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122349" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13223965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0TB00326C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352802v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2019.04.020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Velasquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bizeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15171/bi.2018.11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982667v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruzica Ferbus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01635" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.03.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80DKZSXB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mikolajczak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salmon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida Sandoval" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.12.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636800v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-017-1045-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Le Bleis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montigaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.12.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.11.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7DKMTZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Oger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir A. Shehzad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.07.029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-016-0935-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630888v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.06.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanvrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2015.07.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216774v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turbin-Orger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chiron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00100e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleida J. Sandovala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Pavon-Djavid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.02.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637778v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lary.24380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTBK8KD5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.09.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G01BC7G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaubet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pavon-Djavid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.08.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199069v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Brugger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dellemann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Panouille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2012.10.042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15DH5DZ8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650576v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2011.05.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651044v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2012.08.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJLWQZXQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813685v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma202019v" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.01.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660296v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X9QNSVM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101704k" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.200900191" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63NJVXDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668582v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.06.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKPJWM8G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Papineau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200800074" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B7G8QV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-4603.2008.00150.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SS82MRSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delisee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Malvestio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-008-9073-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQZNZJ8G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delis&#233;e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvestio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cast&#233;ra" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2006.07.014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0MPDVJB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Courcoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Semenou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351487v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mouillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bacha" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Chebbi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huttin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594380v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04787683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575281v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673509v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2034" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353296v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823576v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duchemin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Couallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5088313" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549193v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575262v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549126v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636838v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823526v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636846v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963611" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810365v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meddahi-Pelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512111v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Bleis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Panouille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810857v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Turbin-Orger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811424v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143524v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806194v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rjafiallah" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219000v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Bonnand-Ducasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811605v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763856v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04848680v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739993v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190144v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792773v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803770v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745535v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804918v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818705v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818328v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Nata" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331125v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Babin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792617v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791072v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NANT4028" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>