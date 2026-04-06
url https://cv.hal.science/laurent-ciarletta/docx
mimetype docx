--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>