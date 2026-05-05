--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>