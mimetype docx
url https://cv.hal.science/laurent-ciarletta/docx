--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Ciarletta </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a slowdown correlated to the current state of the environment on an asynchronous learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.384--398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of distributed path planning algorithm for a fleet of UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.2647-2657. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2906437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision avoidance and path following control of unmanned aerial vehicle in hazardous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (1), pp.193-210. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0929-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation of cyber-physical systems using a DEVS wrapping strategy in the MECSYCO middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (12), pp.1099-1127. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0037549717749014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocking control of a fleet of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Theory and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.82-92. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11768-018-7300-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapping DEVS de modèles IP dans MECSYCO pour la co-simulation de systèmes cyber-physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (3-6), pp.185-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.2017.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.625--651. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.25.625-651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing cluster structures in mobile networks for OLSR and WCPD as Basis for Service Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt du couplage de modèles pour appréhender les interactions utilisateurs-réseaux dynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.749-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging advanced AI robotics for monitoring radioactive waste repositories: a review of current technologies, use cases and future trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Phoenix (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre un apprentissage par renforcement profond et une machine à états : approche théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bonnavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAID - Conference on Artificial Intelligence for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGA, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMAS: enabling seamless collaboration between drones, quadruped robots, and human operators with efficient spatial awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Saint-Jore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye -Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 21th International Conference on Embedded and Ubiquitous Computing (EUC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.2503-2510, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom60117.2023.00351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Data Streams in Real-Time Networks from Component-Based Software Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 28th International Conference on Emerging Technologies and Factory Automation (ETFA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA54631.2023.10275469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient leader-following formation control for a fleet of unmanned aerial vehicles under cyber-attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Antonio Vazquez Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Adam-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Approach to Automatic Generation of TSN Network Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 18th International Conference on Factory Communication Systems (WFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Pavia, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS53837.2022.9779173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de génération automatique de configuration basée sur les modèles pour les réseaux TSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#ETR2021 - L’École d’Été Temps Réel 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIAS-ISAE/ENSMA, Sep 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical bounded quaternion control for tracking and surrounding a ground target using UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Federation of Automatic Control World Congress (IFAC WC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.9354-9359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitor-Centric Mission Definition with Sophrosyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS -2019 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAPS: a Nomadic and Accurate Positioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerial Swarms | IROS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche composant pour DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDF 2018 - Les Journées DEVS Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component approach for DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SummerSim’18 - Summer Simulation Multi-Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Computer Simulation International, Jul 2018, Bordeaux, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Algorithm for Inertial Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAI 2018 - IEEE Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overclocking Algorithms for SINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu F. Lazarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APUAVD 2017 - 4th IEEE International Conference Actual Problems of Unmanned Aerial Vehicles Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Kiev, Ukraine. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APUAVD.2017.8308791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation à base d'outils multi-agents : un cas d'étude avec NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2018 - 26èmes Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Realizable Safety Critical Control through Active Set Invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Singletary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCPS '18: ACM/IEEE 9th International Conference on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Porto, Portugal. pp.98-106, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCPS.2018.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed path planning for controlling a fleet of UAVs : application to a team of quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Abaunza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castillo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Federation of Automatic Control World Congress (IFAC WC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.15983-15988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanded Calibration of the MEMS Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadym Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petro Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadiya Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henaff Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKRCON 2017 - IEEE First Ukraine Conference on Electrical and Computer Engineering (UKRCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, KIEV, Ukraine. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UKRCON.2017.8100328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Source and Destination-Tag Routing to Handle Fault Tolerance in Software-Defined Real-Time Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Real-Time Networks and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMS Gyroscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Bouraou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lakoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M. Pavlovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE ITMC 2017 - 23rd ICE/IEEE International Technology Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Porto, Portugal. pp.394-398, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE.2017.8279912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Calibration of the IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V V Avrutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P M Aksonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ELNANO 2017 - IEEE 37th International Conference on Electronics and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, KIEV, Ukraine. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELNANO.2017.7939782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following control of unmanned quadrotor helicopter with obstacle avoidance capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Miami, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing co-simulation with multi-agent tools: a case study with NetLogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.253-267, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Flow Allocation Method for the Design of a Software-Defined Real-Time Mesh Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WFCS 2017 - 13th IEEE International Workshop on Factory Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WFCS.2017.7991949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a generic model of adaptative geofencing focused on operationnal issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd AETOS International Workshop on Research Challenges for Future RPAS/UAS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a safe CPS component: the hybrid parachute, a remote termination add-on improving safety of UAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERTS 2016 - 8th European Congress on Embedded Real Time Software and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulous, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust flocking control design for a fleet of autonomous agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Control and Fault-Tolerant Systems, SysTol 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Generic and Modular Geofencing Strategy for Civilian UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gurriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Cyber-Physical Systems Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications and Networking Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs fleet control design using distributed particle swarm optimization: A leaderless approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Arlington, VA, United States. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2016.7502679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Symbiotic Approach to Designing Cross-Layer QoS in Embedded Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Embedded Real Time Software and Systems (ERTS 2016)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study about decomposition and integration of continuous systems in discrete environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Simulation Symposium (ANSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256969v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Theory of Modeling &amp; Simulation - DEVS Integrative M&amp;S Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Pasadena, CA, United States. pp.568-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAVs team flight training based on a virtual leader: application to a fleet of quadrirotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Unmanned Aircratf Systems, ICUAS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Grids Simulation with MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Multi-Model Simulation of Smart Grids in the MS4SG Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAAMS'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Salamanca, Spain. pp.12, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18944-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de smart grids avec MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic Incremental Approach to an Affordable Certification Process for RPAS-Building-up from core Safety Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Navet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Fejoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1rst RPAS Related Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Le Bourget, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle swarm optimization method for the control of a fleet of Unmanned Aerial Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Belkadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Advanced Control and Diagnosis, ACD 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control architecture of complex systems based on multi-agent models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Practical Applications of Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Salamenque, Spain. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07551-8_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent Simulation based control of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and platform tools to develop safe flock of UAVs: a CPS application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Floride, United States. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2014.6842244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation Solution using AA4MM-FMI applied to Smart Space Heating Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leilani Gilpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Simulation Tools and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lisbon, Portugal. pp.153-159, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/icst.simutools.2014.254633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent simulation based governance of complex systems : architecture and example implementation on free-riding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENC 2013, Mexican International Conference on Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MORELIA, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AETOURNOS project: Using a flock of UAVs as a Cyber Physical System and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénard Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmSens - 2nd International Workshop on Emerging Topics on Sensor Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Niagara Falls, Canada. pp.939-945</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation and multi-models for Pervasive Computing as a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Human-Computer Interaction - HCI International 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and artefacts for multiple models co-evolution. Building complex system simulation as a set of interacting models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Agents and Multiagent Systems - AAMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Toronto, Canada. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rssi Positioning Technics in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Rescom 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SLSF: Stable Linked Structure Flooding For Mobile Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Wireless Pervasive Computing - ISWPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents and Artefacts for Multiple Models coordination. Objective and decentralized coordination of simulators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Applied Computing - SAC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.2024-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00426601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des dimensions spatiale et temporelle dans la modélisation d'un phénomène collectif de type « free-riding »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Francophones des Systèmes Multi-Agents - JFSMA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stable Linked Structure Flooding for Mobile Ad Hoc Networks with Fault Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Wired/Wireless Internet Communications - WWIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Luleå, Sweden. pp.204-215, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13315-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwined influences of users'behaviour and QoS: a multi-model approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Autonomous Infrastructure, Management and Security - AIMS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Bremen, Germany. pp.175-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du comportement des utilisateurs dans les réseaux pair-à-pair (P2P) : modélisation et simulation multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16es Journées Francophones des Systèmes Multi-Agents - JFSMA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France. pp.129-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLSR and WCPD as Basis for Service Discovery in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Andronache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Rothkugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Mobile Ubiquitous Computing, Systems, Services and Technologies - UBICOMM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain. pp.184-190, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UBICOMM.2008.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00334479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multimodèle des réseaux dynamiques : cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Domain Self Aware Management : Negotiation and Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Piekarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Telecommunications - ICT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Funchal, Madeira island/Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-domain QoS budget negotiation using Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helia Pouyllau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Aghasaryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced International Conference on Telecommunications and International Conference on Internet and Web Applications and Services - AICT 2006 / ICIW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Guadeloupe/French Caribbean, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling autoconfiguration of the management plane using service discovery protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference of Computer Systems and Information Technology, ICSIT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Algiers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emulating the Future with/of Pervasive Computing Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What make for good application-led research, workshop Pervasive 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic configuration for VPN using Active XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi-Jung Choi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on IP Operations &amp; Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona/Spain, pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour l'expérimentation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès DNAC : De Nouvelles Architectures pour les communications - DNAC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces Virtuels Privés Intelligents : VPSS (Virtual Private Smart Space)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ait Ali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontre francophone sur Sécurité et Architecture Réseaux - SAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marrakech, Maroc, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Intelligent Agents to assess Pervasive Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Iordanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Agents, Web Technology and Internet Commerce - IAWTIC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Las Vegas, USA, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Model for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alden Dima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un simulateur multi-agent dans une plateforme de co-simulation DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Defined Real-Time Mesh Networking: Protocol and Experimentation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mission Definition, Verification and Validation Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods. FM 2019 International Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12232, pp.281-287, 2020, 978-3-030-54993-0. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-54994-7_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et Autonomic Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francine Krief et Mikaël Salaün. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'autonomie dans les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science, pp.107-131, 2006, I2C (Information, Commande, Communication), 2-7462-1367-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure infrastructure for the pervasive virtual office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management, Control and Evolution of IP Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2006, 1905209479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure Sécurisée pour les bureaux virtuels ambiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Benslimane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Pujolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Internet Ambiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.147-168, 2004, Traité IC2 : Réseaux et Télécoms : information - commande - communication, 2-7462-0988-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour déterminer des positions optimisées d’un objet pour le suivi d’une trajectoire dans un environnement simulé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Daugé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2111970. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standards for Pervasive Computing evaluation: using the multi-model and multi-agent paradigms for mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00348386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of IP Network Models in the Smart Grids Context, using a DEVS-based Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des services à la plateforme pour démonstrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gashti Shahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00417677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Co-simulation of FMUs using DEV&DESS in MECSYCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Caujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Lorraine, CNRS, Inria, LORIA, UMR 7503; CentraleSupélec UMI GT-CNRS 2958 Université Paris-Saclay; EDF - R&amp;D MIRE/R44. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MECSYCO: a Multi-agent DEVS Wrapping Platform for the Co-simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy; Inria Nancy - Grand Est (Villers-lès-Nancy, France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de simulateurs existants à une plateforme de co-simulation basée sur DEVS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vaubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Loria &amp; Inria Grand Est; CNRS; Université de Lorraine. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a flock of UAVs as a CPS and platform for application-driven research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Scheme for a Wireless Sensor Network Real-Time Locating System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Cruz-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyadarsi Nanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2012, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of space and time dimensions in multi-agent models of the free-riding collective phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Navarrete Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2012, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-simulation : étude et réalisation d'un prototype Application à la reconstruction 3D à partir d'imagerie vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2010, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototype d'architecture de découverte de services avancée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2010, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de localisation dans différents réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Auburtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2009, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00558004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AA4MM coordination model and event-B specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Rehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7081, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435569v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des protocoles de découverte de service dans le cadre des réseaux adhoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pujolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahab Gashti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] ???. 2007, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche sécurisée des mécanismes d'autoconfiguration dans IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 98-R-332 || ciarletta98a, 1998, 61 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation des technologies de l'informatique ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Henri Poincaré - Nancy 1, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002NAN10234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux maillés dynamiques pour applications temps réel à criticités multiples : problématiques et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Qiong Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Samama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été Temps Réel 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Rennes, France. , Actes de l'École d'Été Temps Réel 2015, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Champagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonavent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belkadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Abaunza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2906437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiang Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Yuan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0929-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vaubourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Presse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549717749014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11768-018-7300-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952304v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.2017.00010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete Gutierrez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.25.625-651" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-ZFVBK7LC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Andronache" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rothkugel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hermand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pernot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04811715v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bonnavent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Saint-Jore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye -Qiong Song" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom60117.2023.00351" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vergnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dujardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Qiong Song" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA54631.2023.10275469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Vazquez Trejo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Adam-Medina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS53837.2022.9779173" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573608v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Daug&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petro Aksonenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Avrutov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu F. Lazarev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUAVD.2017.8308791" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03254787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gurriet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Singletary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCPS.2018.00018" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiya Bouraou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henaff Patrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UKRCON.2017.8100328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614268v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Samama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Avrutov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Bouraou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Pavlovskyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE.2017.8279912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Avrutov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P M Aksonenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henaff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELNANO.2017.7939782" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537732v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529837v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFCS.2017.7991949" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251309v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251305v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398431v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256907v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382063v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2016.7502679" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256969v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galtier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caujolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_37" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18944-4_20" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163024v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251308v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221471v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966467v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Navarrete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07551-8_18" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2014.6842244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilani Gilpin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.simutools.2014.254633" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nard Adrien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547474v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Auburtin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490306v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13315-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326003v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00334479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UBICOMM.2008.20" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202453v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Piekarec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Aghasaryan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000168v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Jung Choi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100934v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ait Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Iordanov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alden Dima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567279v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01542911v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54994-7_20" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112173v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106782v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000424v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03570879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00348386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01122205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594129v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reynaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gashti Shahab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00417677v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256738v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399978v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103894v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruz-Sanchez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Nanda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547464v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grosjean" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546977v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00558004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435569v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Rehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pujolle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahab Gashti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10234" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242082v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>