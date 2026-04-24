--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -140,605 +140,605 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10</w:t>
+              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818948v1</w:t>
+                <w:t xml:space="preserve">hal-03211193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux expérimentiels de l'utilisation de l'IA en anatomopathologie</w:t>
+                <w:t xml:space="preserve">Représentation(s) et Numérique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501923v1</w:t>
+                <w:t xml:space="preserve">hal-04818948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique : du potentiel de transformation au risque potentiel. Entretien avec Laurent Maury</w:t>
+                <w:t xml:space="preserve">Enjeux expérimentiels de l'utilisation de l'IA en anatomopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 33, pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.8819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211201v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la transformation à la révolution numérique. Entretien avec Chiraz Latiri</w:t>
+                <w:t xml:space="preserve">Numérique : du potentiel de transformation au risque potentiel. Entretien avec Laurent Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818968v1</w:t>
+                <w:t xml:space="preserve">hal-03211201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation(s) et Numérique(s)</w:t>
+                <w:t xml:space="preserve">De la transformation à la révolution numérique. Entretien avec Chiraz Latiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Représentation(s) et Numérique(s). Partie 1, 10 (1)</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211193v1</w:t>
+                <w:t xml:space="preserve">hal-04818968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pozzi, dir., De l’attachée de presse au conseiller en communication. Pour une histoire des spin doctors</w:t>
+                <w:t xml:space="preserve">Les agences de communication de la région Paca et leurs logiques socio-économiques face aux enjeux du design centré sur l’expérience utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regiany de Almeida Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20704⟩</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Design d'oeuvres interactives &amp; méthodologies de conception, 7 (3 | 2018), pp.635-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636063v1</w:t>
+                <w:t xml:space="preserve">hal-02636114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agences de communication de la région Paca et leurs logiques socio-économiques face aux enjeux du design centré sur l’expérience utilisateur</w:t>
+                <w:t xml:space="preserve">Jérôme Pozzi, dir., De l’attachée de presse au conseiller en communication. Pour une histoire des spin doctors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regiany de Almeida Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Design d'oeuvres interactives &amp; méthodologies de conception, 7 (3 | 2018), pp.635-651. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.382-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.3601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02636114v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -882,433 +882,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01838419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des formations en SIC par la Société Française des Sciences de l’Information et de la Communication (SFSIC) : usages des données et méthodes de visualisation</w:t>
+                <w:t xml:space="preserve">L’importance du renouvellement des activités info-communicationnelles et des modèles économiques dans le design des dispositifs de presse écrite en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49 (1), pp.241-250</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le renseignement, un monde fermé dans une société ouverte, 76 (3), pp.169-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01824458v1</w:t>
+                <w:t xml:space="preserve">sic_01824429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques de formation et transformation socio-économique de l’école : de la fiction portée par l’éducation nationale à la science pratique des enseignants</w:t>
+                <w:t xml:space="preserve">Jean Châteauvert, Gilles Delavaud, dirs, D’un écran à l’autre, les mutations du spectateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.2051⟩</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.478-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">sic_01831168v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01824055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pirolli, dir., Le Livre numérique au présent. Pratiques de lecture, de prescription et de médiation</w:t>
+                <w:t xml:space="preserve">Cartographie des formations en SIC par la Société Française des Sciences de l’Information et de la Communication (SFSIC) : usages des données et méthodes de visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Organisations et savoirs : quelles médiations ?, 49 (1), pp.241-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">sic_01824036v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01824458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Châteauvert, Gilles Delavaud, dirs, D’un écran à l’autre, les mutations du spectateur</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques de formation et transformation socio-économique de l’école : de la fiction portée par l’éducation nationale à la science pratique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10688⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">sic_01824055v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01831168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance du renouvellement des activités info-communicationnelles et des modèles économiques dans le design des dispositifs de presse écrite en ligne</w:t>
+                <w:t xml:space="preserve">Fabrice Pirolli, dir., Le Livre numérique au présent. Pratiques de lecture, de prescription et de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.461-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">sic_01824429v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01824036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser de nouveaux moyens de formation immersifs en fonction de l’humain : le cas du dispositif d’un constructeur aéronautique</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01824494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3481,64 +3481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Assises de Pathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4773,293 +4773,489 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe congrès national des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Paris, France. pp.119-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01831219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantiers on-line : la circulation de l'information dans le BTP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICUST - Colloque on Uses and Services in Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Telecom R&amp;D; ENST, Jun 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps des arts et des cultures</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Benamor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Durampart. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, Nicolas Pelissier, 978-2-14-035038-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-01967801v1</w:t>
+                <w:t xml:space="preserve">hal-04159438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les temps des arts et des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raichvarg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numérique, éducation et apprentissage : Enjeux communicationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wilhelm, Carsten and Collet, Laurent. L'Harmattan, 2015, 978-2-336-30735-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5068,606 +5264,481 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olga Galatanu; Bellachhab Abdelhadi; Natalie Garric; Frederic Pugniere-Saavedra; Valérie Rochaix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La figure de l'aidant. Contributions à l'évolution des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-192, 2024, Libres opinions, 978-2-38542-584-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récits numériques et modification de l’expérience cognitive des énonciataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émergences du monde d’après. L’information-communication à l’épreuve d’une crise sanitaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-28, 2023, Communication et civilisation, 978-2-14-035038-2</w:t>
+              <w:t xml:space="preserve">À la racine du récit: Écriture, création, communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2023, 978-2336426303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159438v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits numériques et modification de l’expérience cognitive des énonciataires</w:t>
+                <w:t xml:space="preserve">Formes d’expression multimédia et fi gures d’expérience médiatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la racine du récit: Écriture, création, communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2023, 978-2336426303</w:t>
+              <w:t xml:space="preserve">La sémio-pragmatique. Théories et pratiques. Cinéma, télévision, audiovisuel, numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ARTS série Hors champ, 979-10-320-0412-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04772092v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04772064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes d’expression multimédia et fi gures d’expérience médiatique</w:t>
+                <w:t xml:space="preserve">Les enjeux de la formation de formateurs aux humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Th Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sémio-pragmatique. Théories et pratiques. Cinéma, télévision, audiovisuel, numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, ARTS série Hors champ, 979-10-320-0412-8</w:t>
+              <w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04772064v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la formation de formateurs aux humanités numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Lived Experience as an Alternative to Digital Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Leleu‐Merviel; Daniel Schmitt; Philippe Useille. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner les humanités numériques : positions et propositions des SIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">From UXD to LivXD: Living eXperience Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-110, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119612254.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339902v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des bibliothèques départementales à l’épreuve des outils et contenus numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5700,51 +5771,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie sous la direction de Béatrice Vacher, Alain Kiyindou, Christian Le Moënne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5754,51 +5825,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5850,73 +5921,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5938,457 +6009,457 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00389928v1</w:t>
+                <w:t xml:space="preserve">halshs-00389931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00368969v1</w:t>
+                <w:t xml:space="preserve">halshs-00389928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Robinet</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-00378454v1</w:t>
+                <w:t xml:space="preserve">halshs-00368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Collet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389931v1</w:t>
+                <w:t xml:space="preserve">halshs-00378454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6440,73 +6511,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et Technologies de l'Information et de la Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6541,73 +6612,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6629,103 +6700,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'information et de la communication : médiations citoyennes et institutionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6734,73 +6805,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'information et de la communication : médiations citoyennes et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6809,73 +6880,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies de l'information et de la communication : médiations citoyennes et institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6884,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00390019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6938,51 +7009,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6991,178 +7062,178 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Séguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête ObTIC:« Cultures numériques et trajectoires d’insertion professionnelle chez les 16-24 ans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena A. Siarheyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01831185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7172,144 +7243,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the sports press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00806789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7456,51 +7527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818948v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818968v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636063v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20704" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiany de Almeida Barros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2051" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10688" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01807702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verch&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.81-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maniscalco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01810124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772092v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Th Hulin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8819" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiany de Almeida Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01807702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verch&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.81-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maniscalco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01810124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Th Hulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>