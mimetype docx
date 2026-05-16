--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -182,226 +182,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation(s) et Numérique(s)</w:t>
+                <w:t xml:space="preserve">Enjeux expérientiels de l'utilisation de l'IA en anatomopathologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 33, pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.8819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818948v1</w:t>
+                <w:t xml:space="preserve">hal-03501923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux expérimentiels de l'utilisation de l'IA en anatomopathologie</w:t>
+                <w:t xml:space="preserve">Représentation(s) et Numérique(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communiquer.8819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03501923v1</w:t>
+                <w:t xml:space="preserve">hal-04818948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique : du potentiel de transformation au risque potentiel. Entretien avec Laurent Maury</w:t>
               </w:r>
@@ -1128,187 +1128,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01824458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs numériques de formation et transformation socio-économique de l’école : de la fiction portée par l’éducation nationale à la science pratique des enseignants</w:t>
+                <w:t xml:space="preserve">Fabrice Pirolli, dir., Le Livre numérique au présent. Pratiques de lecture, de prescription et de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.461-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.2051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01831168v1</w:t>
+                <w:t xml:space="preserve">sic_01824036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pirolli, dir., Le Livre numérique au présent. Pratiques de lecture, de prescription et de médiation</w:t>
+                <w:t xml:space="preserve">Dispositifs numériques de formation et transformation socio-économique de l’école : de la fiction portée par l’éducation nationale à la science pratique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.461-463. </w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.10380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01824036v1</w:t>
+                <w:t xml:space="preserve">sic_01831168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser de nouveaux moyens de formation immersifs en fonction de l’humain : le cas du dispositif d’un constructeur aéronautique</w:t>
               </w:r>
@@ -1487,407 +1487,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture et acculturation au numérique: des enjeux clefs pour les organisations de la connaissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudier les environnements immersifs en milieu industriel : le cas de la formation chez Eurocopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Elie Honore Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
+                <w:t xml:space="preserve">Denis Gaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 Varia, pp. 148-153</w:t>
+              <w:t xml:space="preserve">, 2014, 10, pp.156-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035903v1</w:t>
+                <w:t xml:space="preserve">sic_01793523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus sur les terrains de recherche CRDP, médiathèques, OBTIC, en région Paca</w:t>
+                <w:t xml:space="preserve">Dispositif discursif visant l’énonciation d’idées nouvelles en innovation : les règles d’écriture des récits d’usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 Varia</w:t>
+              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nouvelles frontières du récit. Au-delà de l’opposition entre factuel et fictionnel, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035906v1</w:t>
+                <w:t xml:space="preserve">sic_01808400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif discursif visant l’énonciation d’idées nouvelles en innovation : les règles d’écriture des récits d’usage</w:t>
+                <w:t xml:space="preserve">Focus sur les terrains de recherche CRDP, médiathèques, OBTIC, en région Paca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nouvelles frontières du récit. Au-delà de l’opposition entre factuel et fictionnel, 26</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 Varia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01808400v1</w:t>
+                <w:t xml:space="preserve">hal-04035906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier les environnements immersifs en milieu industriel : le cas de la formation chez Eurocopter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Culture et acculturation au numérique: des enjeux clefs pour les organisations de la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaste</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10, pp.156-158</w:t>
+              <w:t xml:space="preserve">, 2014, 10 Varia, pp. 148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01793523v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels objets numériques pour accompagner la conception dans des projets d’innovation ?</w:t>
               </w:r>
@@ -3233,243 +3233,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t>
+                <w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">HUTLACONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03964126v1</w:t>
+                <w:t xml:space="preserve">hal-04819004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENVIRONNEMENT CONNECTE, INCLUSION SOCIALE ET SURVEILLANCE DES PERSONNES ATTEINTES DE DEGENERESCENCE COGNITIVE ET EN SITUATION DE DEPENDANCE</w:t>
+                <w:t xml:space="preserve">Guide des activités info-communicationnelles des aidants de personnes atteintes de dégénérescence cognitive. Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée. Maison des Sciences de l’Homme Ange - Guépin (Nantes), Mai-Juin 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Golliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HUTLACONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AAC - Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme Ange - Guépin (Nantes), May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819004v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et lecture de tissu prostatique</w:t>
               </w:r>
@@ -3481,64 +3481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44es Assises de Pathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3589,64 +3589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation de la société et enjeux en santé : transformation des espaces, des processus et des relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, 88e congrès, Université Sherbrooke et université Bishop, May 2021, Sherbrooke, Canada. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, May 2012, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4929,51 +4929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes d’écosystèmes socio-communicationnels et la réinvention des formes de vie face au COVID-19 (introduction générale de l'ouvrage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,51 +5238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Durampart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et débat public : les réseaux numériques au service de la démocratie sous la direction de Béatrice Vacher, Alain Kiyindou, Christian Le Moënne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -6069,306 +6069,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00389928v1</w:t>
+                <w:t xml:space="preserve">halshs-00368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00368969v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,51 +6700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7036,51 +7036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des activités info-communicationnelles d'aidants de personnes atteintes d'une dégénérescence cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gagnebien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Golliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7124,51 +7124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête ObTIC:« Cultures numériques et trajectoires d’insertion professionnelle chez les 16-24 ans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,51 +7527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818948v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501923v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8819" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiany de Almeida Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808400v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01807702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verch&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.81-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maniscalco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01810124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Th Hulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501923v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heiser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Picard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.8819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiany de Almeida Barros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.3601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01838419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10688" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824458v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ivanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.10380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793604v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elie Honore Bonfils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duvernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.562" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01793523v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01808400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01807702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Verch&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942167v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.14.3.81-102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01824494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bullich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772108v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Golliot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509143v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185450v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273807v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maniscalco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01810124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Haggege" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831204v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Fernandez Arriaga" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Perez Fragoso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Godinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mi&#232;ge" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831219v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_emergences_du_monde_d_apres_l_information_communication_a_l_epreuve_d_une_crise_sanitaire_michel_durampart-9782140350382-77562.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina S&#233;guier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Presse des Mines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339902v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Th Hulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035894v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01831185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rocheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena A. Siarheyeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>