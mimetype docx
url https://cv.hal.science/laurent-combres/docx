--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -474,967 +474,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quid du collège ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Collèges de Clinique psychanalytique du Champ Lacanien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 22 (1), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rccpcl.022.0191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médecine narrative et psychanalyse — De quoi la médecine narrative est-elle le symptôme dans les pratiques médicales contemporaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Grieco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.159-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.etiqe.2023.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quid du collège ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine générale, psychologie clinique et psychanalyse : rencontres, collaborations, limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Collèges de Clinique psychanalytique du Champ Lacanien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rccpcl.022.0191⟩</w:t>
+              <w:t xml:space="preserve">L'en-je lacanien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enje.036.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisions et cliniques : retours sur une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.074.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La tempête à Une tempête : le tour de force de Césaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 104 (2), pp.263-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cm.104.0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chômage, symptôme du sujet contemporain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.074.0123⟩</w:t>
+              <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (1), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.148.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médecine générale, psychologie clinique et psychanalyse : rencontres, collaborations, limites</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homo sacer , ou la reconquête de la vie par sa forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'en-je lacanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 36 (1), pp.81-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enje.036.0081⟩</w:t>
+              <w:t xml:space="preserve">, 2019, n° 32 (1), pp.183-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enje.032.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalism Put to the Test of the Father</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Chiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Guillen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Laurent Combres</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.218-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rep1.022.0218⟩</w:t>
+              <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep1.024.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199110v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04443464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Sidi Askofaré</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique and Discourses on Colonialism: Fanon vs. Mannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98-109. </w:t>
+              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.218-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep1.024.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep1.022.0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalité à l’épreuve du Père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Chiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98a-109a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zapata-Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 20 (2), pp.43-56. </w:t>
@@ -1809,51 +1809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function(s) of Religion in the Contemporary World: Psychoanalytic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Religion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), pp.1369-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1983,209 +1983,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptômes et suppléances. Un essai de problématisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Symptoms and Supplementary Devices, An Attempt at Problematization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 13 (1), pp.22-30. </w:t>
+              <w:t xml:space="preserve">, 2012, n° 13 (1), pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep.013.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep.013.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199122v1</w:t>
+                <w:t xml:space="preserve">hal-04443513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptoms and Supplementary Devices, An Attempt at Problematization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Symptômes et suppléances. Un essai de problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 13 (1), pp.23-30. </w:t>
+              <w:t xml:space="preserve">, 2012, n° 13 (1), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep.013.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep.013.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443513v1</w:t>
+                <w:t xml:space="preserve">hal-04199122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes de l’adhésion religieuse :Une approche psychanalytique des phénomènes de conversion</w:t>
               </w:r>
@@ -2333,195 +2333,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estudo dos mecanismos de escrita em adolescentes psicóticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psicologia USP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0103-65642005000300004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Psychanalyse, ou comment l'analyste peut-il éviter d'incarner un Autre qui soutiendrait le refus du savoir inconscient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (4), pp.791-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04443541v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04443538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélancolies postmodernes</w:t>
               </w:r>
@@ -2611,165 +2611,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le délire est ce qui en impose de la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des enseignants u CCPSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCPSO, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Se mettre à délirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinique du désir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée Nationale des Collèges de Clinique Psychanalytique, Mar 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779605v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04779622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Image chez Freud et Lacan</w:t>
               </w:r>
@@ -3163,303 +3163,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le suivi, l’entretien, le transfert et l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Médecine et psychanalyse dans la cité, Sep 2019, Clermont -Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clinique, éthique, dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounrée d’étude LCPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCPI, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins généralistes et psychologues : quelles collaborations ? - Retour d’expériences de rencontres interprofessionnelles dans un bassin de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vergès Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernhes Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachia S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anno-Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13è Congrès de Médecine Générale de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès Médecine Générale de France, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779704v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04687314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme, soins et conceptions du lien social en psychologie, psychanalyse et médecin</w:t>
               </w:r>
@@ -4267,165 +4267,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sujet, premier acteur du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DETRESSE SOCIALE, SOUFFRANCE PSYCHIQUE : UN ENJEU POUR LE SUJET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Recherche Clinique et d’Epistémologie en Sciences Humaines, Nov 2001, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scolarité et rapport au savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSYCHOLOGIE ET EDUCATION POUR LE 21e SIECLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPA, Jul 2001, Dinan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687476v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04687473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Macary-Garipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAD6FD7"/>
+    <w:nsid w:val="65D2551F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>