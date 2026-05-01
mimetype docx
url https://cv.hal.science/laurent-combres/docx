--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -669,456 +669,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De La tempête à Une tempête : le tour de force de Césaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 104 (2), pp.263-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.104.0263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supervisions et cliniques : retours sur une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.074.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médecine générale, psychologie clinique et psychanalyse : rencontres, collaborations, limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'en-je lacanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 36 (1), pp.81-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enje.036.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.074.0123⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chômage, symptôme du sujet contemporain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topique : La psychanalyse aujourd'hui [Revue freudienne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (1), pp.91-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/top.148.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/top.148.0091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04199097v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-04203386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo sacer , ou la reconquête de la vie par sa forme</w:t>
               </w:r>
@@ -1176,265 +1176,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radicalism Put to the Test of the Father</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sidi Askofaré</w:t>
+                <w:t xml:space="preserve">Critique and Discourses on Colonialism: Fanon vs. Mannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98-109. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.218-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rep1.022.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalism Put to the Test of the Father</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep1.024.0098⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Sami Chiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Combres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 22 (2), pp.218-226. </w:t>
+              <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rep1.022.0218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rep1.024.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalité à l’épreuve du Père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Chiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 24 (2), pp.98a-109a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi-Neves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zapata-Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 20 (2), pp.43-56. </w:t>
@@ -1809,51 +1809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function(s) of Religion in the Contemporary World: Psychoanalytic Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Religion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (4), pp.1369-1381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptoms and Supplementary Devices, An Attempt at Problematization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2080,51 +2080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptômes et suppléances. Un essai de problématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2333,195 +2333,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychanalyse, ou comment l'analyste peut-il éviter d'incarner un Autre qui soutiendrait le refus du savoir inconscient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (4), pp.791-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2005.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estudo dos mecanismos de escrita em adolescentes psicóticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psicologia USP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 16 (4), pp.57-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S0103-65642005000300004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443538v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-04443541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mélancolies postmodernes</w:t>
               </w:r>
@@ -2611,165 +2611,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se mettre à délirer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinique du désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée Nationale des Collèges de Clinique Psychanalytique, Mar 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le délire est ce qui en impose de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des enseignants u CCPSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCPSO, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779622v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04779605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Image chez Freud et Lacan</w:t>
               </w:r>
@@ -2956,510 +2956,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de la psychanalyse dans les universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Junior du Master 2 Recherche en Psychologie Clinique du Sujet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Jun 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid du collège ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du collège de clinique psychanalytique du CCPSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCPSO, Dec 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des consultations des psychologues en libéral : fondements, enjeux et alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La profession de psychologue : entre expérimentations, préconisations et liberté de choix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée d’étude du réseau praticien, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La place de la psychanalyse dans les universités françaises</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clinique, éthique, dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Junior du Master 2 Recherche en Psychologie Clinique du Sujet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LCPI, Jun 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Jounrée d’étude LCPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LCPI, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecins généralistes et psychologues : quelles collaborations ? - Retour d’expériences de rencontres interprofessionnelles dans un bassin de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergès Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernhes Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachia S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Anno-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du collège de clinique psychanalytique du CCPSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCPSO, Dec 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13è Congrès de Médecine Générale de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès Médecine Générale de France, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi, l’entretien, le transfert et l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Poutrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médecine et psychanalyse dans la cité, Sep 2019, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687314v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-04779704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptôme, soins et conceptions du lien social en psychologie, psychanalyse et médecin</w:t>
               </w:r>
@@ -4267,165 +4267,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scolarité et rapport au savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSYCHOLOGIE ET EDUCATION POUR LE 21e SIECLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISPA, Jul 2001, Dinan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sujet, premier acteur du soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DETRESSE SOCIALE, SOUFFRANCE PSYCHIQUE : UN ENJEU POUR LE SUJET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Interuniversitaire de Recherche Clinique et d’Epistémologie en Sciences Humaines, Nov 2001, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687473v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04687476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jean Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Macary-Garipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Askofaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Zapata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65D2551F"/>
+    <w:nsid w:val="169281C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>