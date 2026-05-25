--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -474,222 +474,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médecine narrative et psychanalyse — De quoi la médecine narrative est-elle le symptôme dans les pratiques médicales contemporaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Grieco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Combres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2023.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quid du collège ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Collèges de Clinique psychanalytique du Champ Lacanien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 22 (1), pp.191-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rccpcl.022.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443550v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">hal-04203383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De La tempête à Une tempête : le tour de force de Césaire</w:t>
               </w:r>
@@ -909,64 +909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la subjectivité du malade dans la pratique médicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Combres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="169281C1"/>
+    <w:nsid w:val="1F1BE6FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-combres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7289-9455" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123315174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357451657" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618463v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Combres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.023.0101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285124v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.040.0159" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203383v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Grieco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guillen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2023.04.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rccpcl.022.0191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.104.0263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.074.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.036.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.03.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;rard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/top.148.0091" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enje.032.0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chiha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Askofar&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.024.0098a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep1.022.0218a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jean Sauret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata-Reinert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.020.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203336v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vernhes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.08.012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQ1Q2FN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10943-013-9684-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZW1KGWL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2012.05.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20D9BSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rep.013.0022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_359" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2006.03.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6STHSD0W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443541v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2005.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JHLM8XC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-65642005000300004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.086.0037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779605v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verg&#232;s Y." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernhes Y." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cachia S." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anno-Poirot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poutrain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687341v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687364v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04688499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Macary-Garipuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Zapata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dessenne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dangla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688428v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688441v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688443v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688432v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00576284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>