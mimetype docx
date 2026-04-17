--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,697 +315,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+                <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+              <w:t xml:space="preserve">EGUsphere [preprint]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-4028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+                <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2 And Hydrography Acquired By Autonomous Surface Vehicles From The Atlantic Ocean To The Mediterranean Sea: Data Correction And Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Giani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melf Paulsen</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16, pp.5333-5356. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-5333-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04843852v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Co2 And Hydrography Acquired By Autonomous Surface Vehicles From The Atlantic Ocean To The Mediterranean Sea: Data Correction And Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melf Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 16, pp.5333-5356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-5333-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">insu-04843852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater physics and chemistry along the Med-SHIP transects in the Mediterranean Sea in 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02835-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887472v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Product For Ocean Time Series (Spots) - A Ship-Based Biogeochemical Pilot</w:t>
               </w:r>
@@ -1017,8240 +1017,8508 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Benway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.1901-1931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-1901-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04786610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seawater physics and chemistry along the Med-SHIP transects in the Mediterranean Sea in 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+                <w:t xml:space="preserve">Vedrana Kovačević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Giuseppe Civitarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">Dimitris Velaoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02835-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653070v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing seasonal and interannual changes in carbonate chemistry across two time-series sites in the North Western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1281003⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453130v1</w:t>
+                <w:t xml:space="preserve">hal-05557780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and interannual variability of the pelagic ecosystem and of the organic carbon budget in the Rhodes Gyre (eastern Mediterranean): influence of winter mixing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-3203-2023⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04188260v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing seasonal and interannual changes in carbonate chemistry across two time-series sites in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1281003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501447v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Observing the full ocean volume using Deep Argo floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Matthew Alford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1287867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the full ocean volume using Deep Argo floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thierry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Andre</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1287867⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427469v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03928357v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution study of the air-sea CO2 flux and net community oxygen production in the Ligurian Sea by a fleet of gliders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Diamond Riquier</w:t>
+                <w:t xml:space="preserve">Seasonal and interannual variability of the pelagic ecosystem and of the organic carbon budget in the Rhodes Gyre (eastern Mediterranean): influence of winter mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milad Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1233845⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.3203-3228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-3203-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659695v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04188260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High-resolution study of the air-sea CO2 flux and net community oxygen production in the Ligurian Sea by a fleet of gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1233845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795843v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Berline</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165077v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hayes</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279851v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Ocean Oxygen Database and Atlas for assessing and predicting deoxygenation and ocean health in the open and coastal ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Isensee</w:t>
+                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.724913⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.937 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524573v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad De Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">A Global Ocean Oxygen Database and Atlas for assessing and predicting deoxygenation and ocean health in the open and coastal ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Breitburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Isensee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.724913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.724913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930379v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188066v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400669v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.966-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156636v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brad de Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rudnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Glenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048623v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400681v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Tintoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pinardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966846v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerome Aucan</w:t>
+                <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Pearlman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bushnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189446v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.616-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the vertical particle transfer efficiency in the oxygen minimum zone off Peru</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serena Illig</w:t>
+                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5093-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024179v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024186v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162, pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Modulation of the vertical particle transfer efficiency in the oxygen minimum zone off Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Illig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5093-5111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5093-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626307v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of organic carbon in the North-Western Mediterranean open sea over the period 2004-2008 using 3-D coupled physical-biogeochemical modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.7026-7055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011818⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110081v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Houpert</w:t>
+                <w:t xml:space="preserve">Budget of organic carbon in the North-Western Mediterranean open sea over the period 2004-2008 using 3-D coupled physical-biogeochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Damien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.7026-7055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130192v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163115v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bensi</w:t>
+                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191372v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Western Mediterranean Transition on the resident water masses: Pure warming, pure freshening and pure heaving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Zunino</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schroeder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.01.011⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502661v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing of water masses using a multi isotope approach in the southern Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+                <w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bengara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.11.026⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755382v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclides As Tracers Of Water Fronts In The South Indian Ocean-Antares Iv Results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Western Mediterranean Transition on the resident water masses: Pure warming, pure freshening and pure heaving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vargas-Yanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. P. Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10872-009-0035-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96-97, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010055v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of ultrafine particles as a control on the distribution of organic carbon in Washington Margin and Cascadia Basin sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Tracing of water masses using a multi isotope approach in the southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. P. Povinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Uchida</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Groening</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.020⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302, pp.14-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541715v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium isotopes as tracers of particles dynamics and deep water circulation in the Indian sector of the Southern Ocean (ANTARES IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Radionuclides As Tracers Of Water Fronts In The South Indian Ocean-Antares Iv Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Povinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oregioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2005.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (3), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10872-009-0035-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280193v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low particulate organic carbon export in the frontal zone of the Southern Ocean (Indian Sector) revealed by 234Th</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The importance of ultrafine particles as a control on the distribution of organic carbon in Washington Margin and Cascadia Basin sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ö. Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.I. Eglinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.020⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1-2), pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280197v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of surface sediment fines based on a coupled sieve–SPLITT (split flow thin cell) method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pär Axelsson</w:t>
+                <w:t xml:space="preserve">Thorium isotopes as tracers of particles dynamics and deep water circulation in the Indian sector of the Southern Ocean (ANTARES IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Povinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2005.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541709v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of sediment traps and particulate organic carbon export using 234 Th in the Barents Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Low particulate organic carbon export in the frontal zone of the Southern Ocean (Indian Sector) revealed by 234Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mulsow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Povinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00071-3⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541702v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of Al, Mn, Ba, Sr, REE and Th isotopes during in vitro degradation of large marine particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractionation of surface sediment fines based on a coupled sieve–SPLITT (split flow thin cell) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Örjan Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(00)00065-7⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (10), pp.1935-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063103v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Water Self-Diffusion in the Gel phase of a Potassium Palmitate System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ranieri</w:t>
+                <w:t xml:space="preserve">Calibration of sediment traps and particulate organic carbon export using 234 Th in the Barents Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1996204⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (1), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248326v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed field gradient spin-echo NMR experiments in micellar solutions of the water/cetyltrimethylammonium bromide system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">The behavior of Al, Mn, Ba, Sr, REE and Th isotopes during in vitro degradation of large marine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arraes-Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(00)00065-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence of Water Self-Diffusion in the Gel phase of a Potassium Palmitate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Muzzalupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Terenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (5), pp.657-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed field gradient spin-echo NMR experiments in micellar solutions of the water/cetyltrimethylammonium bromide system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muzzalupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (12), pp.2127-2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1994251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId344"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9318,51 +9586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B1B1891"/>
+    <w:nsid w:val="CC693742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9549,51 +9817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coppola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0473-1129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066854113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melf Paulsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5333-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Velaoras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02835-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit-Cattin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Benway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1901-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1281003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1287867" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond Riquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zunino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Yanez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.01.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H42TNLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755382v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groening" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.11.026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1TXGMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010055v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Povinec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oregioni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-009-0035-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK6JLGHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Gustafsson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Eglinton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uchida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS71JR5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280193v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PFLW7KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280197v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.020" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRG6D1L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541709v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Gustafsson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Axelsson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.04.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSMTFSK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00071-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248326v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muzzalupo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranieri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996204" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971F2DF6BDD59B6C58C59E8ACDEDC6CDC04F3774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248114v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terenzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994251" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/465FAF25948CCBCC64A04E0B8DC2E1DE90ED1FA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coppola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0473-1129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066854113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melf Paulsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5333-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit-Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Benway" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1901-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Velaoras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02835-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1281003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1287867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond Riquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502661v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zunino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Yanez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H42TNLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755382v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groening" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.11.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1TXGMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Povinec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oregioni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-009-0035-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK6JLGHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Gustafsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Eglinton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uchida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS71JR5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280193v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PFLW7KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280197v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.020" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRG6D1L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541709v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Gustafsson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Axelsson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.04.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSMTFSK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00071-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248326v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muzzalupo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranieri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996204" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971F2DF6BDD59B6C58C59E8ACDEDC6CDC04F3774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terenzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994251" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/465FAF25948CCBCC64A04E0B8DC2E1DE90ED1FA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>