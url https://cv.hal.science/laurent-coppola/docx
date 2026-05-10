--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -147,195 +147,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Surface Phytoplankton Dynamics to Small‐Particle Fluxes in the Mesopelagic Zone: Insights From High Latitude Bioregions Using BGC‐Argo Floats</w:t>
+                <w:t xml:space="preserve">A holistic perspective on planktonic communities across the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Simon</w:t>
+                <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacour</w:t>
+                <w:t xml:space="preserve">Nolan Lezzoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Louise Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Bock</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Cornec</w:t>
+                <w:t xml:space="preserve">Loïc Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.1755855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GB008447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2026.1755855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164966v1</w:t>
+                <w:t xml:space="preserve">hal-05594720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving mechanisms of the dissolved oxygen budget in the Levantine Sea: a coupled physical-biogeochemical modelling approach</w:t>
               </w:r>
@@ -449,1635 +449,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+                <w:t xml:space="preserve">Linking Surface Phytoplankton Dynamics to Small‐Particle Fluxes in the Mesopelagic Zone: Insights From High Latitude Bioregions Using BGC‐Argo Floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Elsa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
+                <w:t xml:space="preserve">Nicholas Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Marin Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GB008447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+                <w:t xml:space="preserve">hal-05164966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co2 And Hydrography Acquired By Autonomous Surface Vehicles From The Atlantic Ocean To The Mediterranean Sea: Data Correction And Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Giani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melf Paulsen</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16, pp.5333-5356. </w:t>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-5333-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04843852v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Seawater physics and chemistry along the Med-SHIP transects in the Mediterranean Sea in 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedrana Kovačević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Civitarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Velaoras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02835-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04887472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Product For Ocean Time Series (Spots) - A Ship-Based Biogeochemical Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Fiedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Benoit-Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Benway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.1901-1931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-1901-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04786610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater physics and chemistry along the Med-SHIP transects in the Mediterranean Sea in 2016</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Álvarez</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02835-3⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887472v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">Co2 And Hydrography Acquired By Autonomous Surface Vehicles From The Atlantic Ocean To The Mediterranean Sea: Data Correction And Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Martellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melf Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.5333-5356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-5333-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05557780v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04843852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Courchet</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653070v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing seasonal and interannual changes in carbonate chemistry across two time-series sites in the North Western Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Temporal evolution of plankton and particles distribution across a mesoscale front during the spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Diamond Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Courchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1281003⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing the full ocean volume using Deep Argo floats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing seasonal and interannual changes in carbonate chemistry across two time-series sites in the North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Thierry</w:t>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian King</w:t>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Alford</w:t>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Andre</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1287867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1281003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427469v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Karline Soetaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Biard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164166v2</w:t>
+                <w:t xml:space="preserve">hal-04501447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics and annual budget of dissolved inorganic carbon in the northwestern Mediterranean deep-convection region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Three major mesoplanktonic communities resolved by in situ imaging in the upper 500 m of the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karline Soetaert</w:t>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (22), pp.4683-4710. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.1991-2005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-20-4683-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501447v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variability of the pelagic ecosystem and of the organic carbon budget in the Rhodes Gyre (eastern Mediterranean): influence of winter mixing</w:t>
               </w:r>
@@ -2191,7334 +2191,7468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
+                <w:t xml:space="preserve">Observing the full ocean volume using Deep Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John R Dolan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Zilberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Alford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1287867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928357v1</w:t>
+                <w:t xml:space="preserve">hal-04427469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution study of the air-sea CO2 flux and net community oxygen production in the Ligurian Sea by a fleet of gliders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Phaeogromids of the mesopelagic marine plankton: temporal variability of concentrations and observations of feeding structures of 4 species from the mesopelagic in the Mediterranean Sea.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1233845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659695v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">High-resolution study of the air-sea CO2 flux and net community oxygen production in the Ligurian Sea by a fleet of gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Diamond Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1233845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">hal-04659695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03746448v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Biard</w:t>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (6), pp.e2021JC017506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810062v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global Distribution of Zooplankton Biomass Estimated by In Situ Imaging and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Panaïotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.894372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.894372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795843v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcel Babin</w:t>
+                <w:t xml:space="preserve">Impact of Intermittent Convection in the Northwestern Mediterranean Sea on Oxygen Content, Nutrients, and the Carbonate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Berline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio D’ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JC018615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794258v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
+                <w:t xml:space="preserve">A global marine particle size distribution dataset obtained with the Underwater Vision Profiler 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.4315-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4315-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03165077v1</w:t>
+                <w:t xml:space="preserve">hal-03794258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: OceanGliders: A Component of the Integrated GOOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad De Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.696100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen budget of the north-western Mediterranean deep- convection region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Fourrier</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Kessouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (3), pp.937 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-937-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227218v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.649246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.649246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Ocean Oxygen Database and Atlas for assessing and predicting deoxygenation and ocean health in the open and coastal ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hernán E. Garcia</w:t>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Breitburg</w:t>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Isensee</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.724913. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.724913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524573v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">A Global Ocean Oxygen Database and Atlas for assessing and predicting deoxygenation and ocean health in the open and coastal ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Margirier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Heslop</w:t>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mallil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bosse</w:t>
+                <w:t xml:space="preserve">Hernán E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Breitburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Isensee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.724913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.724913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033953v1</w:t>
+                <w:t xml:space="preserve">hal-03524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+                <w:t xml:space="preserve">Abrupt warming and salinification of intermediate waters interplays with decline of deep convection in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Heslop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.e20923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77859-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930379v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A Regional Neural Network Approach to Estimate Water-Column Nutrient Concentrations and Carbonate System Variables in the Mediterranean Sea: CANYON-MED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Sauzède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02188066v1</w:t>
+                <w:t xml:space="preserve">hal-02930379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OceanGliders: A Component of the Integrated GOOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad de Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Glenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.e00422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the Environment in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019EO125951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for Sustained Observing and Forecasting Systems in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Tintoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Pinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Álvarez-Fanjul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving and Sustaining Ocean Best Practices and Standards for the Next Decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Pearlman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bushnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Luigi Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.e277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Past President's Address: Protists of the Mesopelagic and a Bit on the Long Path to the Deep Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (6), pp.966-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeu.12744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966846v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
+                <w:t xml:space="preserve">An exploratory study of heterotrophic protists of the mesopelagic Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+                <w:t xml:space="preserve">John Dolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Delacourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Riou</w:t>
+                <w:t xml:space="preserve">Maria Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Aucan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Marro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (3), pp.616-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsx218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189446v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Coastal ocean and nearshore observation : A French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France van Wambeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 6, pp.e00324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+                <w:t xml:space="preserve">hal-02189446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and inter-annual variations of dissolved oxygen in the northwestern Mediterranean Sea (DYFAMED site)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 162, pp.187-201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the vertical particle transfer efficiency in the oxygen minimum zone off Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Illig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (16), pp.5093-5111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-15-5093-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mortier</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764125v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Multiscale Observations of Deep Convection in the Northwestern Mediterranean Sea during Winter 2012-2013 Using Multiple Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Margirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 123 (3), pp.1745-1776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621729v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of oxygen ventilation into deep waters through targeted deployment of multiple Argo-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; floats in the north-western Mediterranean Sea in 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (8), pp.6325-6341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2016JC012594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">A submesoscale coherent vortex in the Ligurian Sea: From dynamical barriers to biological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122 (8), pp.6196 - 6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433336v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01498140v1</w:t>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Observations of open-ocean deep convection in the northwestern Mediterranean Sea: Seasonal and interannual variability of mixing and deep water masses for the 2007-2013 Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.8139-8171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+                <w:t xml:space="preserve">hal-01433336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget of organic carbon in the North-Western Mediterranean open sea over the period 2004-2008 using 3-D coupled physical-biogeochemical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating dense water volume and its evolution for the year 2012-2013 in the Northwestern Mediterranean Sea: An observing system simulation experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Soetaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Robin Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diaz</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (9), pp.7026-7055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JC011818⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.6696 - 6716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016jc011694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110081v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Budget of organic carbon in the North-Western Mediterranean open sea over the period 2004-2008 using 3-D coupled physical-biogeochemical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ulses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soetaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 121 (9), pp.7026-7055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432142v1</w:t>
+                <w:t xml:space="preserve">hal-02110081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scales and dynamics of Submesoscale Coherent Vortices formed by deep convection in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (10), pp.7716 - 7742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC012144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130192v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variability of nutrient concentrations in the northwestern Mediterranean sea (DYFAMED time-series station)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D 'Alcala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136110v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colin</w:t>
+                <w:t xml:space="preserve">Spreading of Levantine Intermediate Waters by submesoscale coherent vortices in the northwestern Mediterranean Sea as observed with gliders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.1599-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JC010263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135524v1</w:t>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvio Davolio</w:t>
+                <w:t xml:space="preserve">Observing mixed layer depth, nitrate and chlorophyll concentrations in the northwestern Mediterranean: A combined satellite and NO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; profiling floats experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+                <w:t xml:space="preserve">Florent Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (18), pp.6443-6451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907518v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Rossella Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (7), pp.1083-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pere Puig</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Testor</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873390v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournel</w:t>
+                <w:t xml:space="preserve">Interaction of dense shelf water cascading and open-sea convection in the northwestern Mediterranean during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Durrieu de Madron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Houpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sanchez-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163115v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Temporal variability of vertical export flux at the DYFAMED time-series station (Northwestern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Migon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 119, pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2013.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term monitoring programme of the hydrological variability in the Mediterranean Sea: a first overview of the HYDROCHANGES network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bengara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (2), pp.301-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-9-301-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Western Mediterranean Transition on the resident water masses: Pure warming, pure freshening and pure heaving</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vargas-Yanez</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Gasparini</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.01.011⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03502661v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing of water masses using a multi isotope approach in the southern Indian Ocean</w:t>
+                <w:t xml:space="preserve">Effects of the Western Mediterranean Transition on the resident water masses: Pure warming, pure freshening and pure heaving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. P. Povinec</w:t>
+                <w:t xml:space="preserve">P. Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Breier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">M. Vargas-Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Groening</w:t>
+                <w:t xml:space="preserve">G. P. Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+                <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 302, pp.14-26. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 96-97, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755382v1</w:t>
+                <w:t xml:space="preserve">hal-03502661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclides As Tracers Of Water Fronts In The South Indian Ocean-Antares Iv Results</w:t>
+                <w:t xml:space="preserve">Tracing of water masses using a multi isotope approach in the southern Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Lee</w:t>
+                <w:t xml:space="preserve">P. P. Povinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Povinec</w:t>
+                <w:t xml:space="preserve">R. Breier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gastaud</w:t>
+                <w:t xml:space="preserve">M. Groening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Oregioni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65 (3), pp.397-406. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302, pp.14-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10872-009-0035-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010055v1</w:t>
+                <w:t xml:space="preserve">hal-00755382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of ultrafine particles as a control on the distribution of organic carbon in Washington Margin and Cascadia Basin sediments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radionuclides As Tracers Of Water Fronts In The South Indian Ocean-Antares Iv Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ö. Gustafsson</w:t>
+                <w:t xml:space="preserve">S. H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Andersson</w:t>
+                <w:t xml:space="preserve">P. Povinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.I. Eglinton</w:t>
+                <w:t xml:space="preserve">J. Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Uchida</w:t>
+                <w:t xml:space="preserve">B. Oregioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 243 (1-2), pp.142-156. </w:t>
+              <w:t xml:space="preserve">Journal of Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (3), pp.397-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10872-009-0035-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541715v1</w:t>
+                <w:t xml:space="preserve">hal-01010055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium isotopes as tracers of particles dynamics and deep water circulation in the Indian sector of the Southern Ocean (ANTARES IV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Coppola</w:t>
+                <w:t xml:space="preserve">The importance of ultrafine particles as a control on the distribution of organic carbon in Washington Margin and Cascadia Basin sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+                <w:t xml:space="preserve">Ö. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mulsow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Povinec</w:t>
+                <w:t xml:space="preserve">P. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jeandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.I. Eglinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Uchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2005.10.019⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 243 (1-2), pp.142-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00280193v1</w:t>
+                <w:t xml:space="preserve">hal-02541715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low particulate organic carbon export in the frontal zone of the Southern Ocean (Indian Sector) revealed by 234Th</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Thorium isotopes as tracers of particles dynamics and deep water circulation in the Indian sector of the Southern Ocean (ANTARES IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mulsow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Povinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2005.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00280197v1</w:t>
+                <w:t xml:space="preserve">hal-00280193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of surface sediment fines based on a coupled sieve–SPLITT (split flow thin cell) method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Low particulate organic carbon export in the frontal zone of the Southern Ocean (Indian Sector) revealed by 234Th</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Povinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Örjan Gustafsson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pär Axelsson</w:t>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52, pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2004.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2005.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02541709v1</w:t>
+                <w:t xml:space="preserve">hal-00280197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of sediment traps and particulate organic carbon export using 234 Th in the Barents Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Fractionation of surface sediment fines based on a coupled sieve–SPLITT (split flow thin cell) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Jeandel</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Örjan Gustafsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pär Axelsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00071-3⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (10), pp.1935-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541702v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The behavior of Al, Mn, Ba, Sr, REE and Th isotopes during in vitro degradation of large marine particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">Calibration of sediment traps and particulate organic carbon export using 234 Th in the Barents Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mulsow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 73, pp.1 - 19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 80 (1), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00071-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0304-4203(00)00065-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02063103v1</w:t>
+                <w:t xml:space="preserve">hal-02541702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of Water Self-Diffusion in the Gel phase of a Potassium Palmitate System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">The behavior of Al, Mn, Ba, Sr, REE and Th isotopes during in vitro degradation of large marine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arraes-Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp2:1996204⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 73, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4203(00)00065-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248326v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed field gradient spin-echo NMR experiments in micellar solutions of the water/cetyltrimethylammonium bromide system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of Water Self-Diffusion in the Gel phase of a Potassium Palmitate System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Muzzalupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ranieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Terenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (5), pp.657-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp2:1996204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulsed field gradient spin-echo NMR experiments in micellar solutions of the water/cetyltrimethylammonium bromide system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muzzalupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (12), pp.2127-2138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp2:1994251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00248114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId344"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9586,51 +9720,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC693742"/>
+    <w:nsid w:val="9EA872A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9817,51 +9951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coppola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0473-1129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066854113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melf Paulsen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5333-2024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit-Cattin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Benway" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1901-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Velaoras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02835-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1281003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1287867" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond Riquier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233845" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502661v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zunino" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Yanez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.01.011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H42TNLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755382v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groening" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.11.026" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1TXGMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Povinec" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oregioni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-009-0035-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK6JLGHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Gustafsson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Eglinton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uchida" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.020" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS71JR5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280193v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PFLW7KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280197v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.020" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRG6D1L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541709v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Gustafsson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Axelsson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.04.005" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSMTFSK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00071-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248326v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muzzalupo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranieri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996204" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971F2DF6BDD59B6C58C59E8ACDEDC6CDC04F3774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terenzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994251" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/465FAF25948CCBCC64A04E0B8DC2E1DE90ED1FA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coppola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0473-1129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066854113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Lezzoche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Laux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2026.1755855" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Habib" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ulses" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Fakhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-4028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Simon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bock" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Cornec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GB008447" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedrana Kova&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Civitarese" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Velaoras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02835-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04786610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Lange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Fiedler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit-Cattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Benway" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1901-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557780v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Pana&#239;otis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Diamond Riquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Courchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12566" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04843852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Martellucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Giani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mauri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melf Paulsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5333-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bosse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1281003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501447v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karline Soetaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4683-2023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164166v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Biard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13741" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188260v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-3203-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zilberman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thierry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian King" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Alford" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1287867" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03928357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Dolan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12962" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659695v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Diamond Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1233845" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03810062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Drago" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.894372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio D&#8217;ortenzio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Gattuso" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018615" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03794258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Berline" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4315-2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad De Young" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rudnick" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Glenn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hayes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.696100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03165077v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Kessouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-937-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033953v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Margirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Heslop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mallil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77859-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ortenzio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Sauz&#232;de" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00620" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad de Young" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00422" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mortier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EO125951" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Tintor&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pinardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique &#193;lvarez-Fanjul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aguiar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00568" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156636v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Pearlman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bushnell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Luigi Buttigieg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00277" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188066v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dolan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ciobanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeu.12744" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02966846v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsx218" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Aucan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00324" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Legendre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01764125v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Houpert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012671" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012634" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01433336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durrieu de Madron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011857" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498140v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Waldman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Herrmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016jc011694" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulses" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Auger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soetaert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011818" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01432142v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012144" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D 'Alcala" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.02.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010263" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81D06D978D2452F5C325E55EB70A1BD7965E3EC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135524v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lavigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873390v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Puig" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sanchez-Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50331" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2013.08.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191372v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schroeder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bengara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ismail" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-9-301-2013" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502661v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zunino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vargas-Yanez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Gasparini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coppola" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2012.01.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H42TNLB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755382v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Povinec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Groening" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.11.026" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4F1TXGMX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010055v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Povinec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gastaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oregioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10872-009-0035-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK6JLGHM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;. Gustafsson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andersson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.I. Eglinton" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uchida" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.05.020" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZS71JR5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280193v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barman" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mulsow" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeandel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2005.10.019" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PFLW7KN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2004.07.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRG6D1L4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541709v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Gustafsson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Andersson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Axelsson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.04.005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLSMTFSK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541702v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wassmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00071-3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02063103v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arraes-Mescoff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhaut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(00)00065-7" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muzzalupo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ranieri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996204" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/971F2DF6BDD59B6C58C59E8ACDEDC6CDC04F3774/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248114v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terenzi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/465FAF25948CCBCC64A04E0B8DC2E1DE90ED1FA0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>