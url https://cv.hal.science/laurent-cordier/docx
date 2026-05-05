--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -93,3294 +93,3321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiefel manifold interpolation for non-intrusive model reduction of parameterized fluid flow problems</w:t>
+                <w:t xml:space="preserve">Autoencoder-based dimensionality reduction of turbulent channel flow under spanwise wall oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf El Omari</w:t>
+                <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Khlifi</w:t>
+                <w:t xml:space="preserve">Thomas Fisk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113564⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (6), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-026-11856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786916v1</w:t>
+                <w:t xml:space="preserve">hal-05588434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigrid sequential data assimilation for the Large Eddy Simulation of a massively separated bluff-body flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Mariotti</w:t>
+                <w:t xml:space="preserve">Stiefel manifold interpolation for non-intrusive model reduction of parameterized fluid flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf El Omari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Khlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.106385. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 521, pp.113564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786925v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical system identification, model selection, and model uncertainty quantification by Bayesian inference</w:t>
+                <w:t xml:space="preserve">Proper orthogonal decomposition reduced-order model of the global oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Niven</w:t>
+                <w:t xml:space="preserve">Vassili Kitsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Markus Quade</w:t>
+                <w:t xml:space="preserve">Terence O’kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0200684⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (5), pp.707-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-024-00719-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786976v1</w:t>
+                <w:t xml:space="preserve">hal-04786921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential enhancement of convective heat transfer over drag via near-wall turbulence manipulation using spanwise wall oscillations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved VIV energy harvesting with a virtual damper–spring system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Schmider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Flageul</w:t>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109564⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357505v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved VIV energy harvesting with a virtual damper–spring system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreas Spohn</w:t>
+                <w:t xml:space="preserve">Preferential enhancement of convective heat transfer over drag via near-wall turbulence manipulation using spanwise wall oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116668⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.109564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2024.109564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717022v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper orthogonal decomposition reduced-order model of the global oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassili Kitsios</w:t>
+                <w:t xml:space="preserve">Dynamical system identification, model selection, and model uncertainty quantification by Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Niven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Terence O’kane</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Quade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-024-00719-9⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786921v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Data-driven modeling and optimization in fluid dynamics: From physics-based to machine learning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multigrid sequential data assimilation for the Large Eddy Simulation of a massively separated bluff-body flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel-Ionut Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehnasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bergmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Vittoria Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1072691⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.106385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911612v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized parametric inference for the inner loop of the Multigrid Ensemble Kalman Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Data-driven modeling and optimization in fluid dynamics: From physics-based to machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Moldovan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Meldi</w:t>
+                <w:t xml:space="preserve">Traian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111621⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1072691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861705v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolatory-Based Data-Driven Pulsed Fluidic Actuator Control Design and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poussot-Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kergus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poussot-Vassal</w:t>
+                <w:t xml:space="preserve">F. Kerherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Kergus</w:t>
+                <w:t xml:space="preserve">D. Sipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (2), pp.852-859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2021.3070056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag regimes of circular discs at different inclinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized parametric inference for the inner loop of the Multigrid Ensemble Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehnasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sukruth Satheesh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+                <w:t xml:space="preserve">M. Meldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 266, pp.112931. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 471, pp.111621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861718v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multigrid/ensemble Kalman filter strategy for assimilation of unsteady flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lehnasch</w:t>
+                <w:t xml:space="preserve">Drag regimes of circular discs at different inclinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukruth Satheesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Meldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110481⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 266, pp.112931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.112931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454796v1</w:t>
+                <w:t xml:space="preserve">hal-03861718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction mechanisms of a car model at moderate yaw by bi-frequency forcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">A multigrid/ensemble Kalman filter strategy for assimilation of unsteady flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lehnasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Harambat</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034604⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 443, pp.110481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088610v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of chaotic systems by deep reinforcement learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drag reduction mechanisms of a car model at moderate yaw by bi-frequency forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0351⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.034604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.034604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406677v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-loop control of cavity noise using Proper Orthogonal Decomposition reduced-order model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of chaotic systems by deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sintu Singha</w:t>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.10.019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 475 (2231), pp.20190351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813487v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear genetic programming control for strongly nonlinear dynamics with frequency crosstalk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+                <w:t xml:space="preserve">Open-loop control of cavity noise using Proper Orthogonal Decomposition reduced-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sintu Singha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kaiser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (6), pp.505-534. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24423/aom.3000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290373v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a car model by linear genetic programming control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear genetic programming control for strongly nonlinear dynamics with frequency crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruying Li</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (8), pp.103:1-20. </w:t>
+              <w:t xml:space="preserve">Archives of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (6), pp.505-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2382-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24423/aom.3000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856270v1</w:t>
+                <w:t xml:space="preserve">hal-02290373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Drag reduction of a car model by linear genetic programming control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experiments in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57, pp.158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (8), pp.103:1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2382-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856290v1</w:t>
+                <w:t xml:space="preserve">hal-01856270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency selection by feedback control in a turbulent shear-flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback control of bimodal wake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parezanovic</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.261⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2245-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856283v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New regularization method for calibrated POD Reduced-Order Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed‑loop separation control over a sharp edge ramp using genetic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Debien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Abou El Majd</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kai A. F. F. von Krbek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3846/13926292.2016.1132486⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (40), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2126-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262583v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed‑loop separation control over a sharp edge ramp using genetic programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New regularization method for calibrated POD Reduced-Order Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Abou El Majd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (40), pp.40. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.47-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2126-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3846/13926292.2016.1132486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358992v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mode decomposition for non-uniformly sampled data</w:t>
+                <w:t xml:space="preserve">Frequency selection by feedback control in a turbulent shear-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Leroux</w:t>
+                <w:t xml:space="preserve">V. Parezanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (5), pp.94. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 797, pp.247-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-016-2165-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136259v1</w:t>
+                <w:t xml:space="preserve">hal-01856283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modelling of the flow around a high-lift configuration with unsteady Coanda blowing</w:t>
+                <w:t xml:space="preserve">Dynamic mode decomposition for non-uniformly sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Semaan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tissot</w:t>
+                <w:t xml:space="preserve">Romain Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.380⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (5), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2165-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856285v1</w:t>
+                <w:t xml:space="preserve">hal-05136259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Layer Manipulation Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced-order modelling of the flow around a high-lift configuration with unsteady Coanda blowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeep Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Burnazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Parezanović</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+                <w:t xml:space="preserve">Gilles Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9581-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 800, pp.72-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629283v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a reduced order model for the control of self-sustained instabilities in cavity flows</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mixing Layer Manipulation Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Parezanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.300112.100812a⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (1), pp.155 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9581-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925523v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and application of a reduced order model for the control of self-sustained instabilities in cavity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Favier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 14, pp. 186-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.300112.100812a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073978v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of the cylinder wake in the laminar regime by Trust-Region methods and POD Reduced-Order Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of POD reduced-order models using Tikhonov regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Abou El Majd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.04.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (2), pp.269-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.2074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00336171v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal par réduction de modèle POD et méthode à région de confiance du sillage laminaire d'un cylindre circulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Optimal control of the cylinder wake in the laminar regime by Trust-Region methods and POD Reduced-Order Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 227 (16), pp.7813-7840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2008.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2007028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00338832v1</w:t>
+                <w:t xml:space="preserve">inria-00336171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’optimisation d’actionneurs pour le contrôle d’écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3440,64 +3467,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drag Minimization of the Cylinder Wake by Trust-Region Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3529,608 +3556,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the power used to control the circular cylinder drag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Contrôle optimal par réduction de modèle POD et méthode à région de confiance du sillage laminaire d'un cylindre circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2007028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2337093⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00338837v1</w:t>
+                <w:t xml:space="preserve">inria-00338832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the generation of a reverse Von Karman street for the controlled cylinder wake in the laminar regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On the power used to control the circular cylinder drag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (02), pp.028101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2171193⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18 (08), pp.088103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2337093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00338843v1</w:t>
+                <w:t xml:space="preserve">inria-00338837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal rotary control of the cylinder wake using POD reduced order model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On the generation of a reverse Von Karman street for the controlled cylinder wake in the laminar regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (09), pp.097101. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 18 (02), pp.028101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2171193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2033624⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00338850v1</w:t>
+                <w:t xml:space="preserve">inria-00338843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of large-scale structures in a turbulent plane mixing layer. Part 2. Dynamical systems model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal rotary control of the cylinder wake using POD reduced order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112001004803⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (09), pp.097101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2033624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02990873v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00338850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Examination of large-scale structures in a turbulent plane mixing layer. Part 2. Dynamical systems model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ukeiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Glauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 441, pp.67-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112001004803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur la relation entre la théorie de la stabilité linéaire et la décomposition orthogonale aux valeurs propres: le cas de la couche de mélange plane turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Chemistry-Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 324 (9), pp.551-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1251-8069(97)83188-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4140,570 +4270,570 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven modeling of near-wall turbulence using β-variational autoencoder, transformers, and adversarial loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Umair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Turbulence Heat and Mass Transfer (THMT’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Centre for Heat and Mass Transfert, Jul 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t>
+                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nishant Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t>
+              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358997v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Deep learning of SPOD dynamics for reduced-order modeling of street canyon flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics (AIFLUIDs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Chania (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358991v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-order modeling of experimental turbulent flows: from linear projection-based methods to autoencoders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">β-Variational autoencoder and transformer-based data-driven modeling of near-wall turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Umair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACMS, ECCOMAS, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society/ERCOFTAC, Apr 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359054v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations via β-Variational Autoencoders, Transformers, and Adversarial Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,1055 +4848,1055 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on AI and Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral proper orthogonal decomposition of street canyon flow dynamics and its application to time-domain reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint event Euromech Colloquium on Data-Driven Fluid Dynamics/ 2nd ERCOFTAC Workshop on Machine Learning for Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euromech/ERCOFTAC, Apr 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow DLES14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fisk</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">DLES14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961027v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow EUROMECH-631</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-631</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Madrid (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the Reynolds Analogy: Decoupling Turbulent Heat and Momentum Transport via Spanwise Wall Oscillation in Wall-Bounded Flow DLES14</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Autoencoder-Based Dimensionality Reduction of Turbulent Channel Flow Under Spanwise Wall Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DLES14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">3rd IACM Digital Twins in Engineering Conference &amp; 1st ECCOMAS Artificial Intelligence and Computational Methods in Applied Science (DTE &amp; AICOMAS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680968v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yawed ahmed body: impact of vertical flaps on flow structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukruth Satheesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSIS OF LARGE-SCALE/SMALL-SCALE INTERACTIONS IN TURBULENT CHANNEL FLOW AT RE τ = 5200 USING AUTO-ENCODER COMBINED WITH MULTIVARIATE-PDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostini Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leschziner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of vortex-induced vibrations of a circular cylinder under rotary oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Flow-Induced Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of vortex-induced vibrations of a circular cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Schmider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Kerherve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N Dellinger</w:t>
+                <w:t xml:space="preserve">Nicolas Dellinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Turbulence and Shear Flow Phenomena (TSFP12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUTAM – International Union of Theoretical and Applied Mechanics, Sep 2019, London, United Kingdom. pp.279-290, </w:t>
@@ -5817,64 +5947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop control of complex systems using deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,1181 +6049,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical model identification via a method combining data driven and data assimilation approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">Dynamical System Identification by Bayesian Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Niven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Quade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS DFD 2020 virtual 73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Australasian Fluid Mechanics Conference AFMC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14264/692fcb8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088838v1</w:t>
+                <w:t xml:space="preserve">hal-03088615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical System Identification by Bayesian Inference</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad-Djafari Ali</w:t>
+                <w:t xml:space="preserve">Control by Deep Reinforcement Learning of a separated flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele A. Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Markus Quade</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Australasian Fluid Mechanics Conference AFMC2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14264/692fcb8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03088615v1</w:t>
+                <w:t xml:space="preserve">hal-03088845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control by Deep Reinforcement Learning of a separated flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michele A. Bucci</w:t>
+                <w:t xml:space="preserve">New Conservation Laws Based on Generalised Reynolds Transport Theorems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Niven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurika Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Australasian Fluid Mechanics Conference AFMC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brisbane, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14264/380a993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088845v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Conservation Laws Based on Generalised Reynolds Transport Theorems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Niven</w:t>
+                <w:t xml:space="preserve">Bayesian Identification of Dynamical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Niven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus W. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Quade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Australasian Fluid Mechanics Conference AFMC2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Garching/Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019033033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14264/380a993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03088600v1</w:t>
+                <w:t xml:space="preserve">hal-02411745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Identification of Dynamical Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+                <w:t xml:space="preserve">Dynamical model identification via a method combining data driven and data assimilation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Markus Quade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering (MaxEnt 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS DFD 2020 virtual 73rd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019033033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411745v1</w:t>
+                <w:t xml:space="preserve">hal-03088838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic reconstruction of a numerical 2D cylinder wake flow using Data Assimilation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulence Control-Better, Faster and Easier with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B R Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cornejo Maceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Symposium on Fluid-Structure- Sound Interactions and Control (FSSIC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Crete, Greece</w:t>
+              <w:t xml:space="preserve">4th Polish Congress of Mechanics and 23rd International Conference on Computer Methods in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411731v1</w:t>
+                <w:t xml:space="preserve">hal-03039835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a chaotic dynamical system with a Deep Reinforcement Learning approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Data Assimilation for control of a plane mixing layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90th GAMM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411514v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Reinterpretation of Dynamical System Identification by Sparse Regression Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Niven</w:t>
+                <w:t xml:space="preserve">Control of a chaotic dynamical system with a Deep Reinforcement Learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual APS/DFD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
+              <w:t xml:space="preserve">90th GAMM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411827v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence Control-Better, Faster and Easier with Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian Reinterpretation of Dynamical System Identification by Sparse Regression Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Niven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus W. Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Quade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Polish Congress of Mechanics and 23rd International Conference on Computer Methods in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">72nd Annual APS/DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039835v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall-Runoff Analysis by Bayesian Inverse Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Niven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus W. Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Quade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Modelling and Simulation (MODSIM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,1067 +7242,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Assimilation for control of a plane mixing layer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward the prediction of chaotic systems for the Reinforcement Learning of turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gorodetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Chibbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">International Workshop on Dynamical Methods in Data-based Exploration of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute, Oct 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411719v1</w:t>
+                <w:t xml:space="preserve">hal-04405377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the prediction of chaotic systems for the Reinforcement Learning of turbulent flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data Assimilation applied to a numerical 2D cylinder wake flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Dynamical Methods in Data-based Exploration of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute, Oct 2019, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405377v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Assimilation applied to a numerical 2D cylinder wake flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412445v1</w:t>
+                <w:t xml:space="preserve">hal-02412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Dynamic reconstruction of a numerical 2D cylinder wake flow using Data Assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5th Symposium on Fluid-Structure- Sound Interactions and Control (FSSIC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412444v1</w:t>
+                <w:t xml:space="preserve">hal-02411731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag reduction of a yawed car model by combining fluidic flaps and turbulence control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation de données dans des modèles dynamiques d’ordre réduit : application au contrôle des écoulements en mécanique des fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Harambat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains (Aerovehicles 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Colloque National d’Assimilation de Données 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411751v1</w:t>
+                <w:t xml:space="preserve">hal-02412447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation de données dans des modèles dynamiques d’ordre réduit : application au contrôle des écoulements en mécanique des fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-periodic behavior of closed-loop control in convective flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Parezanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Spohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National d’Assimilation de Données 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412447v1</w:t>
+                <w:t xml:space="preserve">hal-02412013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-periodic behavior of closed-loop control in convective flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Spohn</w:t>
+                <w:t xml:space="preserve">Toward control of weakly observed nonlinear dynamical systems using reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gorodetsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">SIAM UQ18 (SIAM Conference on Uncertainty Quantification 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM Society for Industrial and Applied Mathematics, Apr 2018, Garden Grove, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412013v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drag reduction of a yawed car model by combining fluidic flaps and turbulence control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference in Numerical and Experimental Aerodynamics of Road Vehicles and Trains (Aerovehicles 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411907v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward control of weakly observed nonlinear dynamical systems using reinforcement learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM UQ18 (SIAM Conference on Uncertainty Quantification 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM Society for Industrial and Applied Mathematics, Apr 2018, Garden Grove, CA, United States</w:t>
+              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405140v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning control for drag reduction of a car model in experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harambat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toulouse, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8197,103 +8327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning control of the turbulent wake past 3D bluff body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Borée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Harambat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAF, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8370,51 +8500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimond Guéniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Aerodynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Denver, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8448,64 +8578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow separation control using optical feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Parezanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8543,51 +8673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback stabilization of an oscillating vertical cylinder by POD reduced-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8638,77 +8768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian cyclic networks, mutual information and reduced-order Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert K. Niven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurika Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis N. Cattafesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8772,51 +8902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D-Var identification of DMD reduced-order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,90 +8997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-loop control of experimental shear flows using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Parezanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9001,51 +9131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème d'assimilation variationnelle 4D-VAR par des modèles réduits POD adaptatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9122,77 +9252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L. Siauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de synthèse du GDR Contrôle des Décollements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Orléans, France</w:t>
@@ -9221,51 +9351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture series 2009-4 on Flow control: fundamentals, advances and applications, Von Karman Institute for Fluid Dynamics, mars 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Rhode-Saint-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9284,385 +9414,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle par modèle réduit POD de l'écoulement de cavité en régime compressible</w:t>
+                <w:t xml:space="preserve">Contrôle optimal par Simulation aux Grandes Echelles d’un écoulement de canal turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.K. Nagarajan</w:t>
+                <w:t xml:space="preserve">Ali El Shrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Skali Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de synthèse du GDR Contrôle des Décollements, Cépaduès éditions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Orléans, France. pp.00</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00524647v1</w:t>
+                <w:t xml:space="preserve">hal-03390725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rounded leading edge by DNS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Tensi</w:t>
+                <w:t xml:space="preserve">Contrôle par modèle réduit POD de l'écoulement de cavité en régime compressible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Airiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Mechanical &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Gramado, Brazil. pp.00</w:t>
+              <w:t xml:space="preserve">Colloque de synthèse du GDR Contrôle des Décollements, Cépaduès éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Orléans, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527951v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal par Simulation aux Grandes Echelles d’un écoulement de canal turbulent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali El Shrif</w:t>
+                <w:t xml:space="preserve">Influence of rounded leading edge by DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.L. Siauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of Mechanical &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Gramado, Brazil. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390725v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture series 2009-4 on Flow control: fundamentals, advances and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Von Karman Institute for Fluid Dynamics, Mar 2009, Rhode-Saint-Genèse, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9687,77 +9817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle par POD d'un écoulement de cavité en régime compressible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9782,77 +9912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD based Reduced Order Modelling of a compressible forced cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaushik Kumar Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Kourta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9890,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of POD-based Reduced Order Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">workshop sur les modèles réduits POD organisé par A. Iollo, Institut de Mathématiques de Bordeaux, 31 mars au 2 avril 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9953,152 +10083,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of turbulent channel flow using Large Eddy Simulations</w:t>
+                <w:t xml:space="preserve">Structure identification of the unsteady separation for a NACA 0015 airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Shrif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">V. Kitsios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kali Lami</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque d'Aérodynamique Appliquée - AAAF, 10-12 mars 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements, 4-6 June 2008, Cyprus 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403541v1</w:t>
+                <w:t xml:space="preserve">hal-00406104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order models for feedback flow control: A review of key enablers and show stoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10156,208 +10316,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure identification of the unsteady separation for a NACA 0015 airfoil</w:t>
+                <w:t xml:space="preserve">Active control of turbulent channel flow using Large Eddy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kitsios</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A. El Shrif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. You</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Kali Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements, 4-6 June 2008, Cyprus 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">43ème Colloque d'Aérodynamique Appliquée - AAAF, 10-12 mars 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406104v1</w:t>
+                <w:t xml:space="preserve">hal-00403541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model based control of subsonic cavity flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Airiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10395,77 +10525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a reduced order model for the leading edge separated shear layer of a NACA0015 airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kitsios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,432 +10644,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'écoulement : du modèle détaillé aux modèles réduits de type POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordier</w:t>
+                <w:t xml:space="preserve">Drag Minimization of the Cylinder Wake by Trust-Region Proper Orthogonal Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur l'estimation et le contrôle des écoulements aérodynamiques. IMFT Toulouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active Flow Control 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, France. pp.309-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71439-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202768v1</w:t>
+                <w:t xml:space="preserve">inria-00338822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate POD Reduced-Order Models of massively separated flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Contrôle d'écoulement : du modèle détaillé aux modèles réduits de type POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Unsteady Separated Flows and their Control, Corfu, Greece,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Journée sur l'estimation et le contrôle des écoulements aérodynamiques. IMFT Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175335v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif par Simulation aux Grandes Echelles d'un écoulement de canal turbulent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali El Shrif</w:t>
+                <w:t xml:space="preserve">Accurate POD Reduced-Order Models of massively separated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Kourta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Unsteady Separated Flows and their Control, Corfu, Greece,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362535v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag Minimization of the Cylinder Wake by Trust-Region Proper Orthogonal Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bergmann</w:t>
+                <w:t xml:space="preserve">Contrôle actif par Simulation aux Grandes Echelles d'un écoulement de canal turbulent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Skali Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Brancher</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Shrif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active Flow Control 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00338822v1</w:t>
+                <w:t xml:space="preserve">hal-03362535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration de modèles réduits POD pour le contrôle d'écoulements décollés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +11120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation aérodynamique par modèle réduit POD et méthode à région de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11111,64 +11241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Coirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pecheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11209,312 +11339,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la couche de mélange plane turbulente incompressible à l'aide d'un système dynamique d'ordre faible</w:t>
+                <w:t xml:space="preserve">Structures in Turbulent Plane Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 32e Colloque d'Aérodynamique Appliquée de l'AAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proc. 6th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036480v1</w:t>
+                <w:t xml:space="preserve">hal-03036502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures in Turbulent Plane Mixing Layer</w:t>
+                <w:t xml:space="preserve">Étude de la couche de mélange plane turbulente incompressible à l'aide d'un système dynamique d'ordre faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 6th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Actes du 32e Colloque d'Aérodynamique Appliquée de l'AAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036502v1</w:t>
+                <w:t xml:space="preserve">hal-03036480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD et Systèmes Dynamiques : le Cas de la Couche de Mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du congrès général de physique de la Société Française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11539,103 +11669,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamical Model for a Plane Turbulent Mixing Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ukeiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Glauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. American Physical Society/DFD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Irvine, California, United States</w:t>
@@ -11696,77 +11826,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIVALDy: AI-Driven Low-Order Modeling of Vortex-Induced Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Tonioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11817,90 +11947,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11968,234 +12098,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two typical applications of POD: coherent structures eduction and reduced order modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Proper Orthogonal Decomposition: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture series 2002-04, 2003-03 and 2008-01 on post-processing of experimental and numerical data, Von Karman Institute for Fluid Dynamics, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, VKI, 60 p., 2008</w:t>
+              <w:t xml:space="preserve">, VKI, 46 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417820v1</w:t>
+                <w:t xml:space="preserve">hal-00417819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Orthogonal Decomposition: an overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Two typical applications of POD: coherent structures eduction and reduced order modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture series 2002-04, 2003-03 and 2008-01 on post-processing of experimental and numerical data, Von Karman Institute for Fluid Dynamics, 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, VKI, 46 p., 2008</w:t>
+              <w:t xml:space="preserve">, VKI, 60 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417819v1</w:t>
+                <w:t xml:space="preserve">hal-00417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of Some Fundamentals of Data Processing: Proper Orthogonal Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12265,51 +12395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two typical applications of POD: coherent structures eduction and reduced order modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12327,51 +12457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Orthogonal Decomposition: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12389,51 +12519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POD-based optimal controllers for flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12582,255 +12712,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy-Based Optimization for Drag Reduction via Spanwise Wall Oscillations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lou Guérin</w:t>
+                <w:t xml:space="preserve">VIVALDy: A Hybrid Generative Reduced-Order Model for Turbulent Flows, Applied to Vortex-Induced Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Vinuesa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960976v1</w:t>
+                <w:t xml:space="preserve">hal-05357423v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIVALDy: A Hybrid Generative Reduced-Order Model for Turbulent Flows, Applied to Vortex-Induced Vibrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niccolò Tonioni</w:t>
+                <w:t xml:space="preserve">Policy-Based Optimization for Drag Reduction via Spanwise Wall Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Agostini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357423v1</w:t>
+                <w:t xml:space="preserve">hal-04960976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture 2021-2025 : Section 10 : Milieux fluides et réactifs : transports, transferts, procédés de transformation</w:t>
               </w:r>
@@ -12934,64 +13064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven dynamical modeling using machine learning and data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13026,64 +13156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven low-order model of sound source dynamics in a turbulent jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13112,311 +13242,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the Reynolds Transport Theorem, Liouville Equation, and Perron-Frobenius and Koopman Operators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert K. Niven</w:t>
+                <w:t xml:space="preserve">A multigrid/ensemble Kalman filter strategy for assimilation of unsteady flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ionut Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehnasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Meldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411477v1</w:t>
+                <w:t xml:space="preserve">hal-03088525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multigrid/ensemble Kalman filter strategy for assimilation of unsteady flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lehnasch</w:t>
+                <w:t xml:space="preserve">Rethinking the Reynolds Transport Theorem, Liouville Equation, and Perron-Frobenius and Koopman Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert K. Niven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eurika Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Meldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03088525v1</w:t>
+                <w:t xml:space="preserve">hal-02411477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13483,51 +13613,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the circular cylinder wake by Trust-Region methods and POD Reduced-Order Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13731,51 +13861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786916v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Omari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khlifi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113564" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Ionut Moldovan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Abel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Quade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200684" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717022v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schmider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116668" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kitsios" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence O&#8217;kane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00719-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911612v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Iliescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1072691" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moldovan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehnasch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerherve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3070056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukruth Satheesh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112931" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110481" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiying Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034604" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290373v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/aom.3000" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856270v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2382-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parezanovic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262583v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou El Majd" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13926292.2016.1132486" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358992v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A. F. F. von Krbek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2126-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2165-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semaan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Burnazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.380" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fourment" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9581-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007028" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/014A61B4173FF4991DC7ECCCE34BBDE9D9C88E77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brancher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338837v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2337093" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171193" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338850v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukeiley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001004803" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04D444183EEBA267D125ACEE484438B63AF5913E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991066v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)83188-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS6WSP9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dellinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gu&#233;gan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Niven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/692fcb8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088845v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. Bucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088600v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurika Kaiser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/380a993" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus W. Abel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412445v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411751v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412447v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856274v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis N. Cattafesta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03371806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2219" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noack B." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Siauw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tensi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460751v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390725v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Shrif" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali Lami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403541v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Shrif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kali Lami" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406154v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilead Tadmor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406104v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kitsios" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. You" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ooi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202768v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362535v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338822v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71439-2_19" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF6410BE1955573CCF7E749EB6754F11EF28C9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Brancher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099689" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036480v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417819v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525957v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411477v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088525v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ionut Moldovan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284258v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588434v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Flageul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Agostini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-026-11856-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786916v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf El Omari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Khlifi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Kitsios" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence O&#8217;kane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-024-00719-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Schmider" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spohn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2024.109564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Niven" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Abel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Quade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200684" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel-Ionut Moldovan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mariotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehnasch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Vittoria Salvetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bergmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Iliescu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1072691" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poussot-Vassal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kerherve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sipp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3070056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moldovan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lehnasch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meldi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukruth Satheesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.112931" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454796v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110481" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiying Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Harambat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.034604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Kumar Nagarajan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sintu Singha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.10.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaiser" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/aom.3000" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruying Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2382-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Barros" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2245-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai A. F. F. von Krbek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2126-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262583v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abou El Majd" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/13926292.2016.1132486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856283v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parezanovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.261" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2165-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Semaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Kumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Burnazzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tissot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.380" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629283v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovi&#263;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fourment" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bonnet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9581-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.300112.100812a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073978v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Abou El Majd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2074" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Kourta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brancher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338832v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/014A61B4173FF4991DC7ECCCE34BBDE9D9C88E77/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2337093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338843v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2171193" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033624" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ukeiley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Manceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Glauser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112001004803" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04D444183EEBA267D125ACEE484438B63AF5913E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(97)83188-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS6WSP9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357972v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Tonioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Umair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Vinuesa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358997v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358991v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680968v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315178v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866126v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostini Lionel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leschziner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dellinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315206v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gu&#233;gan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert K. Niven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Djafari Ali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/692fcb8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A. Bucci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurika Kaiser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlegel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/380a993" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus W. Abel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088838v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039835v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B R Noack" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cornejo Maceda" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Deng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pastur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gorodetsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412447v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412013v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Parezanovic" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856274v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856273v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pivot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-3566" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446236v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Noack" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis N. Cattafesta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959049" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03371806v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Delville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2219" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421469v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noack B." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461364v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Siauw" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tensi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460751v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Shrif" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Skali Lami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524647v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Nagarajan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527951v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524595v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390749v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384456v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406104v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kitsios" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. You" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406154v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Morzynski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilead Tadmor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403541v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Shrif" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kali Lami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417282v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Comte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406108v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ooi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71439-2_19" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF6410BE1955573CCF7E749EB6754F11EF28C9E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362535v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105585v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Brancher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coirault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pecheux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099689" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036502v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036611v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03036631v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Glauser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417819v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417820v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417833v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525957v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Combette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perret" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357423v3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960976v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810713v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088525v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ionut Moldovan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Meldi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411477v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00284258v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>