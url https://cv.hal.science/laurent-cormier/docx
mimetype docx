--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1131,291 +1131,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt: A multispectroscopic approach</w:t>
+                <w:t xml:space="preserve">Influence of cerium addition and redox state on silicate structure and viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Neuville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai‐uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.e20113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560559v1</w:t>
+                <w:t xml:space="preserve">hal-04751440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cerium addition and redox state on silicate structure and viscosity</w:t>
+                <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt: A multispectroscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kai‐uwe Hess</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Müller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108, pp.e20113. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751440v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative structural study of Al2O3–SiO2 glasses and amorphous thin films</w:t>
               </w:r>
@@ -1529,248 +1529,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt, a multispectroscopic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Influence of Copper on the Color of Glasses and Glazes: Copper Environment and Redox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Neuville</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
+              <w:t xml:space="preserve">Glass Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.55-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752210v1</w:t>
+                <w:t xml:space="preserve">hal-04751501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Influence of Copper on the Color of Glasses and Glazes: Copper Environment and Redox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt, a multispectroscopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Noirot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (12), pp.124503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04751501v1</w:t>
+                <w:t xml:space="preserve">hal-04752210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les saphirs du Congo… Entre émeri, métabauxite, corindonite et saphirite</w:t>
               </w:r>
@@ -2139,680 +2139,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lelong</w:t>
+                <w:t xml:space="preserve">Molecular structure of amorphous slags: An experimental and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 556, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108382v1</w:t>
+                <w:t xml:space="preserve">hal-03450039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure of amorphous slags: An experimental and numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural role of titanium on slag properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Le Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Le Cornec</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120444⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450039v1</w:t>
+                <w:t xml:space="preserve">hal-03017679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of titanium on slag properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+                <w:t xml:space="preserve">Structure of Ga-Sb-Se glasses by combination of 77 Se NMR and neutron diffraction experiments with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
+                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 557, pp.120574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017679v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Ga-Sb-Se glasses by combination of 77 Se NMR and neutron diffraction experiments with molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+                <w:t xml:space="preserve">Vitrification, crystallization behavior and structure of zinc aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Coq</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 557, pp.120574. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120574⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 555, pp.120609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104105v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification, crystallization behavior and structure of zinc aluminosilicate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montouillout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 555, pp.120609. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168161v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution at short and medium range distances during crystallization of a P2O5-Li2O-Al2O3-SiO2 glass</w:t>
               </w:r>
@@ -2926,840 +2926,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couleurs et émaux. Des décors de la Manufacture de Sèvres à la réactivité des pigments</w:t>
+                <w:t xml:space="preserve">Multi-Scale Investigation of Body-Glaze Interface in Ancient Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Verger</w:t>
+                <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Roisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmie Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/201963026⟩</w:t>
+              <w:t xml:space="preserve">American Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.2480-2494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/heritage2030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383390v1</w:t>
+                <w:t xml:space="preserve">hal-02276089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation Change of Uranyl in Lithium Borate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cochain</w:t>
+                <w:t xml:space="preserve">Myrtille Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
+                <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.72. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (10), pp.6858-6865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147554v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative determination of the phosphorus environment in lithium aluminosilicate glasses using solid-state NMR techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+                <w:t xml:space="preserve">Couleurs et émaux. Des décors de la Manufacture de Sèvres à la réactivité des pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03181b⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Physique et matériaux anciens, 63, pp.26-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276094v1</w:t>
+                <w:t xml:space="preserve">hal-02383390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transformations and spectroscopic properties of Ni-doped magnesium aluminosilicate glass-ceramics nucleated by a mixture of TiO2 and ZrO2 for broadband near-IR light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Dymshits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 780, pp.137-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.11.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Investigation of Body-Glaze Interface in Ancient Ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative determination of the phosphorus environment in lithium aluminosilicate glasses using solid-state NMR techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/heritage2030152⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (33), pp.18370-18379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03181b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276089v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation Change of Uranyl in Lithium Borate Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Hudspeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Afonina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Hunault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+                <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
+                <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (10), pp.6858-6865. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276100v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of chromium-based pigments in a porcelain glaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,90 +3832,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crépisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hudspeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jincheng Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4347,64 +4347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, properties and uses of chromium-based pigments from the Manufacture de Sèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,741 +4475,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic insight into the evolution of medieval glassworking properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural study of Na2O–B2O3–SiO2 glasses from molecular simulations using a polarizable force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vinel</w:t>
+                <w:t xml:space="preserve">Fabien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14819⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.161711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955600v1</w:t>
+                <w:t xml:space="preserve">cea-01570528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Na2O–B2O3–SiO2 glasses from molecular simulations using a polarizable force field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4992799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01570528v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Lelong</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.477-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269359v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Murielle Salomé</w:t>
+                <w:t xml:space="preserve">Interaction between Cr-bearing pigments and transparent glaze: A transmission electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (3), pp.477-493. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 459, pp.184 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935489v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between Cr-bearing pigments and transparent glaze: A transmission electron microscopy study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+                <w:t xml:space="preserve">Thermodynamic insight into the evolution of medieval glassworking properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+                <w:t xml:space="preserve">Vincent Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Troadec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cormier</w:t>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 459, pp.184 - 191. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (6), pp.2363-2367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458161v1</w:t>
+                <w:t xml:space="preserve">hal-03955600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stability of Gahnite Doped with Chromium Pigments in Glazes from the French Manufacture of Sèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5250,429 +5250,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ local environment and partitioning of Ni2+ ions during crystallization of an oxyfluoride glass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zr environment in aluminosilicate glasses Zr environment and nucleation role in aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Novikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lelong</w:t>
+                <w:t xml:space="preserve">Cécile Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Belin</w:t>
+                <w:t xml:space="preserve">Sophie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 408, pp.7-12. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085301v1</w:t>
+                <w:t xml:space="preserve">hal-01110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr environment in aluminosilicate glasses Zr environment and nucleation role in aluminosilicate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic properties of $$\hbox {Cr}^{3+}$$ Cr 3 + in the spinel solid solution $$\hbox {ZnAl}_{2-x}\hbox {Cr}_{x}\hbox {O}_4$$ ZnAl 2 - x Cr x O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jousseaume</w:t>
+                <w:t xml:space="preserve">Emese Rozsályi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Papin</w:t>
+                <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 152, pp.41-47. </w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00269-015-0771-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110254v1</w:t>
+                <w:t xml:space="preserve">hal-01206208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of $$\hbox {Cr}^{3+}$$ Cr 3 + in the spinel solid solution $$\hbox {ZnAl}_{2-x}\hbox {Cr}_{x}\hbox {O}_4$$ ZnAl 2 - x Cr x O 4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+                <w:t xml:space="preserve">In situ local environment and partitioning of Ni2+ ions during crystallization of an oxyfluoride glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Rozsályi</w:t>
+                <w:t xml:space="preserve">A. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Juhin</w:t>
+                <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (1), pp.33-42. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 408, pp.7-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-015-0771-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206208v1</w:t>
+                <w:t xml:space="preserve">hal-01085301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in Glasses – New Experimental Findings and Recent Theories</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Bricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
@@ -5870,103 +5870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Properties of Cations in Nuclear Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.23-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6013,77 +6013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Elements and Nucleation in Glasses Using X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.126-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6257,380 +6257,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Ni2+ Environment During the Formation of a MgO-Al2O3-SiO2 Glass-Ceramic: A Combined XRD and Diffuse Reflectance Spectroscopy Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Dugue</w:t>
+                <w:t xml:space="preserve">Multi-scale structuration of glasses: Observations of phase separation and nanoscale heterogeneities in glasses by Z-contrast scanning electron transmission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05421.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358, pp.1257-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024707v1</w:t>
+                <w:t xml:space="preserve">hal-01024722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structuration of glasses: Observations of phase separation and nanoscale heterogeneities in glasses by Z-contrast scanning electron transmission microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Ni2+ Environment During the Formation of a MgO-Al2O3-SiO2 Glass-Ceramic: A Combined XRD and Diffuse Reflectance Spectroscopy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 358, pp.1257-1262. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (11), pp.3483-3489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024722v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic scale description of nucleation processes in glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99, pp.021904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6677,51 +6677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural changes between soda-lime silicate glass and melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of empirical potentials for sodium borosilicate glass systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le-Hai Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6903,600 +6903,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Evolution of Nuclear Glasses under Forcing Conditions (Irradiation, Alteration)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Structural role of Zr4+ as a nucleating agent in a MgO–Al2O3–SiO2 glass-ceramics: A combined XAS and HRTEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1265, pp.1</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.2928-2934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568841v1</w:t>
+                <w:t xml:space="preserve">hal-00568835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of Zr4+ as a nucleating agent in a MgO–Al2O3–SiO2 glass-ceramics: A combined XAS and HRTEM approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+                <w:t xml:space="preserve">Rearrangement of the structure during nucleation of a cordierite glass doped with TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (18), pp.185401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/18/185401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568835v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of the structure during nucleation of a cordierite glass doped with TiO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Guignard</w:t>
+                <w:t xml:space="preserve">In Situ study of Nucleation of Zirconia in an MgO–Al2O3–SiO2 Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/18/185401⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (2), pp.342-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463566v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ study of Nucleation of Zirconia in an MgO–Al2O3–SiO2 Glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+                <w:t xml:space="preserve">Structural Evolution of Nuclear Glasses under Forcing Conditions (Irradiation, Alteration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Calas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cecile Jousseaume</w:t>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1265, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03409.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00481406v1</w:t>
+                <w:t xml:space="preserve">hal-00568841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of boron coordination changes between lithium borate glasses and melts by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7534,103 +7534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment of titanium and aluminum in a magnesium alumino-silicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.375107. </w:t>
@@ -7840,51 +7840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8085,64 +8085,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel T. Bowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8180,51 +8180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environments of Mg and Al in MgO–Al2O3–SiO2 glasses: A study coupling neutron and X-ray diffraction and Reverse Monte Carlo modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8409,51 +8409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boroxol Rings in Liquid and Vitreous B2 O3 from First Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Paavo Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8543,64 +8543,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XANES determination of chromium oxidation states in glasses: comparison with optical absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8673,51 +8673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of single and mixed alkali Li–Rb borate glasses by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8802,64 +8802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8910,77 +8910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermal expansion of Cr3+ sites in glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9027,77 +9027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal field spectroscopy of Cr3+ in glasses: Compositional dependence and thermal site expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9182,51 +9182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88, pp.2292-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9266,1238 +9266,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neutron diffraction study of temperature-induced structural changes in potassium disilicate glass and melt.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Majérus</w:t>
+                <w:t xml:space="preserve">Al environment in tectosilicate and peraluminous glasses: A 27Al MQ-MAS NMR, Raman, and XANES investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.035⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.5071-5079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085029v1</w:t>
+                <w:t xml:space="preserve">hal-00086586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al environment in tectosilicate and peraluminous glasses: A 27Al MQ-MAS NMR, Raman, and XANES investigation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Al speciation and Ca environment in calcium aluminosilicate glasses and crystals by Al and Ca K-edge X-ray absorption spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2004.05.048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 213, pp.153-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086586v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al speciation and Ca environment in calcium aluminosilicate glasses and crystals by Al and Ca K-edge X-ray absorption spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+                <w:t xml:space="preserve">A neutron diffraction study of temperature-induced structural changes in potassium disilicate glass and melt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 213, pp.153-163. </w:t>
+              <w:t xml:space="preserve">, 2004, 213, pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086673v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure–property relationships in multicomponent oxide glasses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Temperature-induced boron coordination change in alkali borate glasses and melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5, pp.831-843. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.024210 (1-7). </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01459-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.024210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085053v1</w:t>
+                <w:t xml:space="preserve">hal-00085091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced boron coordination change in alkali borate glasses and melts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Structural Modifications between Lithium-Diborate Glasses and Melts: Implications for Transport Properties and Melt Fragility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.024210 (1-7). </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.13044-13050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.024210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp0359945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085091v1</w:t>
+                <w:t xml:space="preserve">hal-00085102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Modifications between Lithium-Diborate Glasses and Melts: Implications for Transport Properties and Melt Fragility.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical dependence of network topology of calcium aluminosilicate glasses: a computer simulation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 332, pp.255-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2003.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0359945⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00085102v1</w:t>
+                <w:t xml:space="preserve">hal-00085070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical dependence of network topology of calcium aluminosilicate glasses: a computer simulation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical stability of Ni-enriched nanodomains in alkali borate glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 332, pp.255-270. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 321, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00232-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2003.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00085070v1</w:t>
+                <w:t xml:space="preserve">hal-00085098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of Ni-enriched nanodomains in alkali borate glasses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Medium-range order in alkali metaphosphate glasses and melts investigated by reverse Monte Carlo simulations and diffraction analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Bionducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ecolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.104201 (1-7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.104201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00232-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00085098v1</w:t>
+                <w:t xml:space="preserve">hal-00085080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium-range order in alkali metaphosphate glasses and melts investigated by reverse Monte Carlo simulations and diffraction analysis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Structure–property relationships in multicomponent oxide glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67, pp.104201 (1-7). </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5, pp.831-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.104201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085080v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment of Ni, Co and Zn in low alkali borate glasses: information from EXAFS and XANES spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 293-295, pp.105-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10556,90 +10556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre local à courte et moyenne distance autour des cations dans les verres : une approche pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.249-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10698,64 +10698,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of low-silica calcium aluminosilicate glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 274, pp.110-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10859,51 +10859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10935,51 +10935,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10988,1130 +10988,1044 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paste–Glaze Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead in Glassy Materials in Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-278, 2024, 978-1-78945-076-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.249-278, 2024, Cultural and Industrial Heritage Materials, 978-1-78945-076-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394265411.ch11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paste–Glaze Interaction</w:t>
+                <w:t xml:space="preserve">Interaction pâte-glaçure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Bouquillon; Patrice Lehuédé. </w:t>
+              <w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lead in Glassy Materials in Cultural Heritage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions Ltd, 2022, 978-1-78948-076-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394265411.ch11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04751488v1</w:t>
+                <w:t xml:space="preserve">hal-03827280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction pâte-glaçure</w:t>
+                <w:t xml:space="preserve">Glasses: Aluminosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.496 - 518, 2021, 9780128185421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-818542-1.00076-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827280v1</w:t>
+                <w:t xml:space="preserve">hal-03450045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glasses: Aluminosilicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Color of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-818542-1.00076-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450045v1</w:t>
+                <w:t xml:space="preserve">hal-03450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Color of Glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutron and X-Ray Diffraction of Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1047-1094, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450046v1</w:t>
+                <w:t xml:space="preserve">hal-02383375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron and X-Ray Diffraction of Glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and Glass-Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1047-1094, 2019, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.113-167, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383375v1</w:t>
+                <w:t xml:space="preserve">hal-02383363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and Glass-Ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffraction and X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Akira Takada, John Parker, Alicia Durán, Klaus Bange. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Teaching Glass Better: 10th Anniversary of the ICG Summer School </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICG033, ICG; International Commission of Glass, pp.57-81, 2018, 978-84-17528-04-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02383363v1</w:t>
+                <w:t xml:space="preserve">hal-01854150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction and X-ray absorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron microscopy applied to the study of nucleation and crystallisation in glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Akira Takada, John Parker, Alicia Durán, Klaus Bange. </w:t>
+              <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching Glass Better: 10th Anniversary of the ICG Summer School </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-269, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854150v1</w:t>
+                <w:t xml:space="preserve">hal-03956536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the classical nucleation theory</w:t>
+                <w:t xml:space="preserve">The classical nucleation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-65, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.19-42, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956529v1</w:t>
+                <w:t xml:space="preserve">hal-03956523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron microscopy applied to the study of nucleation and crystallisation in glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+                <w:t xml:space="preserve">In situ crystallisation investigations using large scale facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-269, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.345-360, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956536v1</w:t>
+                <w:t xml:space="preserve">hal-03956545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The classical nucleation theory</w:t>
+                <w:t xml:space="preserve">Beyond the classical nucleation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-42, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
+              <w:t xml:space="preserve">, pp.43-65, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956523v1</w:t>
-[...107 lines deleted...]
-                <w:t xml:space="preserve">hal-03956545v1</w:t>
+                <w:t xml:space="preserve">hal-03956529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId351"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12179,51 +12093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F381B145"/>
+    <w:nsid w:val="038C9DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12410,51 +12324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3554-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170528456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donatini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neuville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751440v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#8208;uwe Hess" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk M&#252;ller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20113" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1274" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delairis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450039v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Le Cornec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120444" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017679v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17407" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120609" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Glatz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963026" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03181b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dugue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dymshits" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekseeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.11.247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roisine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030152" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Aissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bonet-Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Merabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2018.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.04.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaf36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.09.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vinel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14819" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992799" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458161v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.01.016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14452" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110254v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jousseaume" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Papin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.12.008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206208v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Rozs&#225;lyi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0771-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1FXR2N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05421.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78WF44J7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GCV31JG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K65S75G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hai Kieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.05.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H79ZF73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568841v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/18/185401" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481406v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jousseaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03409.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87DW7L7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375107" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S. Henderson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKXRJ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZRCMB23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KLCQ89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Bowron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2867" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Paavo Seitsonen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.065504" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1L5LNGW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105877v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2359532" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189111" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.01.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P1D32G0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00428.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CVVR8TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085029v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.035" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQN3FW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086586v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.05.048" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2XSVP6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWX5P82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01459-5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085091v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.024210" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0359945" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNK87Z5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085070v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ghaleb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2003.09.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3GVW1MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00232-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K912S6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00659-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5L5MP3D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01168-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540FC9WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00209-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05TX6FC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956559v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560778v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Lead+in+Glassy+Materials+in+Cultural+Heritage-p-9781789450767" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751488v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265411.ch11" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827280v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450045v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818542-1.00076-x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450046v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_30" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383363v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854150v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956529v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/from-glass-to-crystal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956536v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956523v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3554-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170528456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donatini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#8208;uwe Hess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neuville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delairis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Le Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120609" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Glatz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roisine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dugue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dymshits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekseeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.11.247" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03181b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Aissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bonet-Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Merabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2018.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.04.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaf36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.09.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992799" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.01.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vinel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14452" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jousseaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Papin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.12.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Rozs&#225;lyi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0771-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1FXR2N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GCV31JG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05421.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78WF44J7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K65S75G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hai Kieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.05.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H79ZF73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/18/185401" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jousseaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03409.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87DW7L7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375107" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S. Henderson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKXRJ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZRCMB23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KLCQ89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Bowron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2867" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Paavo Seitsonen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.065504" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1L5LNGW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105877v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2359532" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189111" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.01.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P1D32G0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00428.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CVVR8TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.05.048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2XSVP6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.039" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWX5P82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085029v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQN3FW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.024210" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0359945" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNK87Z5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ghaleb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2003.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3GVW1MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00232-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K912S6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01459-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00659-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5L5MP3D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01168-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540FC9WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00209-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05TX6FC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956559v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560778v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Lead+in+Glassy+Materials+in+Cultural+Heritage-p-9781789450767" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265411.ch11" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450045v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818542-1.00076-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_30" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383363v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/from-glass-to-crystal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956545v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>