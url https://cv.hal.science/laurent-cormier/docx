--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -325,10491 +325,10491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Between Ce and Fe During Cooling of an Aluminosilicate Melt: An In Situ XANES Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying regional contamination patterns in glass recycling at medieval Tusculum (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Donatini</w:t>
+                <w:t xml:space="preserve">Francesca Colangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Georges</w:t>
+                <w:t xml:space="preserve">Daniel Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+                <w:t xml:space="preserve">Valeria Beolchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05223⟩</w:t>
+              <w:t xml:space="preserve">npj Heritage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s40494-026-02585-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942507v1</w:t>
+                <w:t xml:space="preserve">hal-05617198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transfer Between Ce and Fe During Cooling of an Aluminosilicate Melt: An In Situ XANES Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Noirot</w:t>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Schibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.e70006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942514v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering vanadium redox and structure in aluminosilicate glass: A spectroscopic study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+                <w:t xml:space="preserve">Insights into deformation and recovery of gypsum plaster under wet and humid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel R Neuville</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123689⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 340, pp.130754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355947v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into deformation and recovery of gypsum plaster under wet and humid environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
+                <w:t xml:space="preserve">Redox variations in glass manufacturing: effects of oxygen fugacity and temperature on glass and melt properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2025.130754⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 382, pp.137821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045262v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox variations in glass manufacturing: effects of oxygen fugacity and temperature on glass and melt properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+                <w:t xml:space="preserve">Deciphering vanadium redox and structure in aluminosilicate glass: A spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137821⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 666, pp.123689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2025.123689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841365v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron speciation and coordination in lithium borate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuprite crystallization in glasses: redox changes and the impact of copper and lead in reducing atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel R Neuville</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Schibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (6), pp.117195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2025.117195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0274452⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05355943v1</w:t>
+                <w:t xml:space="preserve">hal-04942514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox behavior of tin in aluminosilicate melts: Implications for the fining process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron speciation and coordination in lithium borate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.70006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (5), pp.054501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248720v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cerium addition and redox state on silicate structure and viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Redox behavior of tin in aluminosilicate melts: Implications for the fining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20113⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751440v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt: A multispectroscopic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+                <w:t xml:space="preserve">Comparative structural study of Al2O3–SiO2 glasses and amorphous thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Ben Khemis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Neuville</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Montigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.212-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560559v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative structural study of Al2O3–SiO2 glasses and amorphous thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Burov</w:t>
+                <w:t xml:space="preserve">Influence of cerium addition and redox state on silicate structure and viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Montigaud</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+                <w:t xml:space="preserve">Donald Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai‐uwe Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijag.16666⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108, pp.e20113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751451v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Influence of Copper on the Color of Glasses and Glazes: Copper Environment and Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glass Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.55-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52825/glass-europe.v2i.1274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating cerium redox changes between aluminosilicate glass and melt, a multispectroscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 160 (12), pp.124503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0203388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les saphirs du Congo… Entre émeri, métabauxite, corindonite et saphirite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Delbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gemmologie A.F.G.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 221, pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Investigation of Red and Orange Roman Tesserae: Role of Cu and Pb in Colour Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Schibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.2628-2645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/heritage5030137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure from glass to melt: a case study along the MgSiO3-CaSiO3 join using neutron and X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Bytchkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354 (S1), pp.15-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular structure of amorphous slags: An experimental and numerical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Structural role of titanium on slag properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (1), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450039v1</w:t>
+                <w:t xml:space="preserve">hal-03017679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of titanium on slag properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Molecular structure of amorphous slags: An experimental and numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Le Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017679v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Ga-Sb-Se glasses by combination of 77 Se NMR and neutron diffraction experiments with molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Le Coq</w:t>
+                <w:t xml:space="preserve">Vitrification, crystallization behavior and structure of zinc aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zeng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 557, pp.120574. </w:t>
+              <w:t xml:space="preserve">, 2021, 555, pp.120609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104105v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification, crystallization behavior and structure of zinc aluminosilicate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of Ga-Sb-Se glasses by combination of 77 Se NMR and neutron diffraction experiments with molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 555, pp.120609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120609⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 557, pp.120574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168161v1</w:t>
+                <w:t xml:space="preserve">hal-04104105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium borates from the glass to the melt: a temperature-induced structural transformation viewed from the boron and oxygen atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (2), pp.798-806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution at short and medium range distances during crystallization of a P2O5-Li2O-Al2O3-SiO2 glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (9), pp.4969-4982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.17189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Investigation of Body-Glaze Interface in Ancient Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Roisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmie Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (3), pp.2480-2494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/heritage2030152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation Change of Uranyl in Lithium Borate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (10), pp.6858-6865. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couleurs et émaux. Des décors de la Manufacture de Sèvres à la réactivité des pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Physique et matériaux anciens, 63, pp.26-29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transformations and spectroscopic properties of Ni-doped magnesium aluminosilicate glass-ceramics nucleated by a mixture of TiO2 and ZrO2 for broadband near-IR light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Dymshits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Alekseeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 780, pp.137-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.11.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative determination of the phosphorus environment in lithium aluminosilicate glasses using solid-state NMR techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Glatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Doumert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (33), pp.18370-18379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cp03181b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerized 4-Fold Coordinated Carbonate Melts in the Deep Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Hudspeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Afonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Konôpková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2019.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of chromium-based pigments in a porcelain glaze</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+                <w:t xml:space="preserve">Different roles of phosphorus in the nucleation of lithium aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Glatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954471v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+                <w:t xml:space="preserve">Improvement of mechanical and optical properties of Na2O–CaO–SiO2 glasses based on dune sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjima Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Bonet-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoudi Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t>
+              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867322v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of mechanical and optical properties of Na2O–CaO–SiO2 glasses based on dune sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nedjima Bouzidi</w:t>
+                <w:t xml:space="preserve">Reactivity of chromium-based pigments in a porcelain glaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djoudi Merabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletín de la Sociedad Española de Cerámica y Vidrio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bsecv.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (7), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973765v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different roles of phosphorus in the nucleation of lithium aluminosilicate glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Comte</w:t>
+                <w:t xml:space="preserve">Kr environment in feldspathic glass and melt: A high pressure, high temperature X-ray absorption study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crépisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Doumert</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Hudspeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.525-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2018.04.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624877v1</w:t>
+                <w:t xml:space="preserve">hal-01867322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and medium range structures of 80GeSe2-20Ga2Se3 chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Petracovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jincheng Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (18), pp.185403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/aaaf36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, properties and uses of chromium-based pigments from the Manufacture de Sèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30, pp.26 - 33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Na2O–B2O3–SiO2 glasses from molecular simulations using a polarizable force field</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Salanne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Salomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Nolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4992799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (3), pp.477-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01570528v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium borate crystals and glasses: How similar are they? A non-resonant inelastic X-ray scattering study around the B and O K -edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 472, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ID21 X-ray and infrared microscopy beamline at the ESRF: status and recent applications to artistic materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural study of Na2O–B2O3–SiO2 glasses from molecular simulations using a polarizable force field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wout de Nolf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Salanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6JA00356G⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.161711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4992799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935489v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01570528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Cr-bearing pigments and transparent glaze: A transmission electron microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 459, pp.184 - 191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic insight into the evolution of medieval glassworking properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 100 (6), pp.2363-2367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stability of Gahnite Doped with Chromium Pigments in Glazes from the French Manufacture of Sèvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100 (1), pp.86-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jace.14452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zr environment in aluminosilicate glasses Zr environment and nucleation role in aluminosilicate glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic properties of $$\hbox {Cr}^{3+}$$ Cr 3 + in the spinel solid solution $$\hbox {ZnAl}_{2-x}\hbox {Cr}_{x}\hbox {O}_4$$ ZnAl 2 - x Cr x O 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Papin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Rozsályi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-015-0771-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.12.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01110254v1</w:t>
+                <w:t xml:space="preserve">hal-01206208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic properties of $$\hbox {Cr}^{3+}$$ Cr 3 + in the spinel solid solution $$\hbox {ZnAl}_{2-x}\hbox {Cr}_{x}\hbox {O}_4$$ ZnAl 2 - x Cr x O 4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Zr environment in aluminosilicate glasses Zr environment and nucleation role in aluminosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Juhin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-015-0771-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01206208v1</w:t>
+                <w:t xml:space="preserve">hal-01110254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ local environment and partitioning of Ni2+ ions during crystallization of an oxyfluoride glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 408, pp.7-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2014.09.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation in Glasses – New Experimental Findings and Recent Theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormier Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.60 - 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Non-bridging Oxygens: Non-Resonant Inelastic X-ray Scattering in Crystalline Lithium Borates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Radtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Bricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinorganic chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (20), pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501730q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Properties of Cations in Nuclear Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Lelong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Elements and Nucleation in Glasses Using X-ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (2), pp.126-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijag.12073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyamorphism in cerium based bulk metallic glasses: Electronic and structural properties under pressure and temperature by x-ray absorption techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Belhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Decremps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakura Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (11), pp.111905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4820434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale structuration of glasses: Observations of phase separation and nanoscale heterogeneities in glasses by Z-contrast scanning electron transmission microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 358, pp.1257-1262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.02.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Ni2+ Environment During the Formation of a MgO-Al2O3-SiO2 Glass-Ceramic: A Combined XRD and Diffuse Reflectance Spectroscopy Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Dugue</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (11), pp.3483-3489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05421.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic scale description of nucleation processes in glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural changes between soda-lime silicate glass and melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3610557⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357, pp.926-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646181v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes between soda-lime silicate glass and melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscopic scale description of nucleation processes in glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.10.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.021904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3610557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569073v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of empirical potentials for sodium borosilicate glass systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le-Hai Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Stolz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 357 (18), pp.3313-3321. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2011.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural role of Zr4+ as a nucleating agent in a MgO–Al2O3–SiO2 glass-ceramics: A combined XAS and HRTEM approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dargaud</w:t>
+                <w:t xml:space="preserve">Rearrangement of the structure during nucleation of a cordierite glass doped with TiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Calas</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (18), pp.185401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/18/185401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568835v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearrangement of the structure during nucleation of a cordierite glass doped with TiO 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Guignard</w:t>
+                <w:t xml:space="preserve">Structural role of Zr4+ as a nucleating agent in a MgO–Al2O3–SiO2 glass-ceramics: A combined XAS and HRTEM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Massiot</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.2928-2934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463566v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ study of Nucleation of Zirconia in an MgO–Al2O3–SiO2 Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Jousseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (2), pp.342-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03409.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Evolution of Nuclear Glasses under Forcing Conditions (Irradiation, Alteration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1265, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of boron coordination changes between lithium borate glasses and melts by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (3), pp.195-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment of titanium and aluminum in a magnesium alumino-silicate glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21, pp.375107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/21/37/375107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal and melt structure of spinel and alumina at high temperature: An in-situ XANES study at the Al and Mg K-edge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An O K-edge XANES study of glasses and crystals in the CaO–Al2O3–SiO2 (CAS) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant S. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.02.033⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 259, pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432452v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of GeO2–SiO2 glasses and melts: A Raman spectroscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">The crystal and melt structure of spinel and alumina at high temperature: An in-situ XANES study at the Al and Mg K-edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Ligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.3410-3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00432445v1</w:t>
+                <w:t xml:space="preserve">hal-00432452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O K-edge XANES study of glasses and crystals in the CaO–Al2O3–SiO2 (CAS) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">The structure of GeO2–SiO2 glasses and melts: A Raman spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cochain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355, pp.468-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432435v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and distribution of iron sites in a sodium silicate glass investigated by neutron diffraction and EPSR simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Weigel</w:t>
+                <w:t xml:space="preserve">Amorphous materials: Properties, structure, and durability† Structure of Mg- and Mg/Ca aluminosilicate glasses: 27Al NMR and Raman spectroscopy investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.1721-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346383v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environments of Mg and Al in MgO–Al2O3–SiO2 glasses: A study coupling neutron and X-ray diffraction and Reverse Monte Carlo modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Guignard</w:t>
+                <w:t xml:space="preserve">Nature and distribution of iron sites in a sodium silicate glass investigated by neutron diffraction and EPSR simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel T. Bowron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 256, pp.111-118</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.5378-5385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346395v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous materials: Properties, structure, and durability† Structure of Mg- and Mg/Ca aluminosilicate glasses: 27Al NMR and Raman spectroscopy investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Neuville</w:t>
+                <w:t xml:space="preserve">Environments of Mg and Al in MgO–Al2O3–SiO2 glasses: A study coupling neutron and X-ray diffraction and Reverse Monte Carlo modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 256, pp.111-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346426v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boroxol Rings in Liquid and Vitreous B2 O3 from First Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Paavo Seitsonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Takada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lazzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.065504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.065504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES determination of chromium oxidation states in glasses: comparison with optical absorption spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Structure of single and mixed alkali Li–Rb borate glasses by neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353, pp.1779-1784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01905.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00148793v1</w:t>
+                <w:t xml:space="preserve">hal-00172504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of single and mixed alkali Li–Rb borate glasses by neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XANES determination of chromium oxidation states in glasses: comparison with optical absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.02.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (11), pp.3578-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01905.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00172504v1</w:t>
+                <w:t xml:space="preserve">hal-00148793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Fe3+ sites in a NaFeSi2O6 glass by neutron diffraction with isotopic substitution coupled with numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.141911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2359532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermal expansion of Cr3+ sites in glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 88, pp.121918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2189111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal field spectroscopy of Cr3+ in glasses: Compositional dependence and thermal site expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 229 (1-3), pp.218-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2006.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Structure and Glass Transition Temperature in Low-silica Calcium Aluminosilicate Glasses: the Origin of the Anomaly at Low Silica Content.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88, pp.2292-2299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00428.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al environment in tectosilicate and peraluminous glasses: A 27Al MQ-MAS NMR, Raman, and XANES investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 68, pp.5071-5079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2004.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al speciation and Ca environment in calcium aluminosilicate glasses and crystals by Al and Ca K-edge X-ray absorption spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Flank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 213, pp.153-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neutron diffraction study of temperature-induced structural changes in potassium disilicate glass and melt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Majérus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 213, pp.89-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2004.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced boron coordination change in alkali borate glasses and melts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical dependence of network topology of calcium aluminosilicate glasses: a computer simulation study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.024210⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 332, pp.255-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2003.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085091v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Modifications between Lithium-Diborate Glasses and Melts: Implications for Transport Properties and Melt Fragility.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Majérus</w:t>
+                <w:t xml:space="preserve">Chemical stability of Ni-enriched nanodomains in alkali borate glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Galoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp0359945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 321, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00232-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085102v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical dependence of network topology of calcium aluminosilicate glasses: a computer simulation study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-induced boron coordination change in alkali borate glasses and melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2003.09.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.024210 (1-7). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.024210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085070v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical stability of Ni-enriched nanodomains in alkali borate glasses.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Structural Modifications between Lithium-Diborate Glasses and Melts: Implications for Transport Properties and Melt Fragility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Majérus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cormier</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Beuneu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-3093(03)00232-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.13044-13050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0359945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085098v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium-range order in alkali metaphosphate glasses and melts investigated by reverse Monte Carlo simulations and diffraction analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Bionducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ecolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.104201 (1-7). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.104201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure–property relationships in multicomponent oxide glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.831-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1631-0748(02)01459-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment of Ni, Co and Zn in low alkali borate glasses: information from EXAFS and XANES spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 293-295, pp.105-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00659-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre local à courte et moyenne distance autour des cations dans les verres : une approche pluridisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2, pp.249-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1296-2147(01)01168-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of low-silica calcium aluminosilicate glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 274, pp.110-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(00)00209-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10819,139 +10819,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM GLASS TO CRYSTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences. , 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,1071 +10961,1071 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paste–Glaze Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead in Glassy Materials in Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE; Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-278, 2024, Cultural and Industrial Heritage Materials, 978-1-78945-076-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394265411.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction pâte-glaçure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bouquillon, Patrice Lehuédé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plomb dans les matériaux vitreux du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, 2022, 978-1-78948-076-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glasses: Aluminosilicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.496 - 518, 2021, 9780128185421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-818542-1.00076-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Color of Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Glass Science, Technology, History, and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron and X-Ray Diffraction of Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1047-1094, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and Glass-Ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Handbook of Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.113-167, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93728-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction and X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Akira Takada, John Parker, Alicia Durán, Klaus Bange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Glass Better: 10th Anniversary of the ICG Summer School </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICG033, ICG; International Commission of Glass, pp.57-81, 2018, 978-84-17528-04-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy applied to the study of nucleation and crystallisation in glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dargaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-269, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The classical nucleation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-42, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ crystallisation investigations using large scale facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345-360, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the classical nucleation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel R. Neuville, Laurent Cormier, Daniel Caurant, Lionel Montagne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROM GLASS TO CRYSTAL - Nucleation, growth and phase separation, from research to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-65, 2017, Science des matériaux / Materials, 978-2-7598-1783-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-1997-3.c009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12093,51 +12093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038C9DCE"/>
+    <w:nsid w:val="811A232D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12324,51 +12324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3554-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170528456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donatini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fevre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#8208;uwe Hess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk M&#252;ller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560559v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neuville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203388" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16666" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1274" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delairis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Le Cornec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120444" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120574" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168161v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120609" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Glatz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roisine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030152" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963026" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dugue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dymshits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekseeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.11.247" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03181b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973765v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Aissou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouzidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bonet-Martinez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Merabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2018.05.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.04.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaf36" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777923v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.09.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992799" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.01.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955600v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vinel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14819" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368522v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14452" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jousseaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Papin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.12.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Rozs&#225;lyi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0771-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116050v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024686v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12073" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1FXR2N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.026" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GCV31JG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05421.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78WF44J7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610557" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K65S75G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640118v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hai Kieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.05.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H79ZF73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568835v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/18/185401" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jousseaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03409.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87DW7L7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492551v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375107" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S. Henderson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.033" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKXRJ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432445v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.024" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZRCMB23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KLCQ89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346383v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Bowron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346426v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2867" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Paavo Seitsonen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takada" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.065504" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.045" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1L5LNGW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105877v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2359532" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022573v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189111" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148129v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.01.021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P1D32G0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00428.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CVVR8TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.05.048" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2XSVP6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.039" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWX5P82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085029v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQN3FW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085091v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.024210" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0359945" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNK87Z5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085070v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ghaleb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2003.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3GVW1MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085098v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00232-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K912S6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085053v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01459-5" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00659-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5L5MP3D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085659v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01168-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540FC9WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00209-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05TX6FC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956559v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560778v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Lead+in+Glassy+Materials+in+Cultural+Heritage-p-9781789450767" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265411.ch11" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827280v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450045v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818542-1.00076-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450046v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383375v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_30" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383363v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/from-glass-to-crystal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c016" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956545v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3554-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170528456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Langagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Schibille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Neuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2026.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Colangeli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Neuville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Beolchini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s40494-026-02585-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Donatini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Georges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Fevre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Neuville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045262v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2025.130754" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137821" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2025.123689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2025.117195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274452" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05248720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.70006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Ben Khemis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Burov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Montigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baptiste" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Dingwell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai&#8208;uwe Hess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/glass-europe.v2i.1274" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203388" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560550v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Scotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delairis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delbes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delbrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5030137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Cuello" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Bytchkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.112" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017679v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Le Cornec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galoisy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17407" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120444" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120609" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104105v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Furet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecomte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120574" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03108382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02844" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Glatz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Comte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17189" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Roisine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Beauvoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage2030152" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276100v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Hunault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Lorenzo Solari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00305" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Verger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dargaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963026" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dugue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dymshits" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekseeva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.11.247" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03181b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hudspeth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Afonina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cochain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kon&#244;pkov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00072" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2018.04.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973765v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Aissou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouzidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bonet-Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoudi Merabet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bsecv.2018.05.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954471v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01867322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blanchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Petracovschi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Du" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaaf36" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.09.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Nolf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6JA00356G" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02269359v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Lelong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.06.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pacaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4992799" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.01.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vinel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14819" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14452" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206208v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Rozs&#225;lyi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-015-0771-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jousseaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Papin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.12.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01085301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novikova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2014.09.051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormier Laurent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088029v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Radtke" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bricha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501730q" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferlat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024686v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.12073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D1FXR2N1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024722v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.02.026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GCV31JG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05421.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78WF44J7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Beuneu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.014" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3K65S75G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646181v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3610557" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640118v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le-Hai Kieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2011.05.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H79ZF73-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463566v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guignard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/18/185401" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568835v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481406v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Jousseaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03409.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-87DW7L7J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jollivet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492551v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432419v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/37/375107" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432435v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant S. Henderson" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.08.023" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75KLCQ89-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.02.033" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZKXRJ1N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432445v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.01.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZRCMB23-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346426v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2867" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T. Bowron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346395v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325742v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Paavo Seitsonen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lazzeri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.065504" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172504v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.02.045" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1L5LNGW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148793v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01905.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105877v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2359532" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022573v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2189111" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148129v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2006.01.021" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P1D32G0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00428.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6CVVR8TN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086586v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-R. Neuville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.05.048" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC2XSVP6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flank" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWX5P82-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085029v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2004.08.035" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5ZQN3FW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ghaleb" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2003.09.012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3GVW1MP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085098v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(03)00232-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1K912S6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.024210" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085102v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0359945" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BNK87Z5Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085053v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0748(02)01459-5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085393v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00659-7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5L5MP3D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1296-2147(01)01168-4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-540FC9WN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(00)00209-X" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G05TX6FC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560778v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Lead+in+Glassy+Materials+in+Cultural+Heritage-p-9781789450767" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394265411.ch11" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827280v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450045v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-818542-1.00076-x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450046v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383375v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_30" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383363v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Allix" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93728-1_4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854150v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laboutique.edpsciences.fr/produit/974/9782759819973/from-glass-to-crystal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c016" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956523v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956545v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03956529v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1997-3.c009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>