--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -337,51 +337,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162971v17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
@@ -413,93 +413,93 @@
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 93 p</w:t>
+              <w:t xml:space="preserve">2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257395v5</w:t>
+                <w:t xml:space="preserve">hal-04257407v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
+                <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
@@ -531,69 +531,69 @@
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, 87 p</w:t>
+              <w:t xml:space="preserve">2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257407v4</w:t>
+                <w:t xml:space="preserve">hal-04257395v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR: Suite of GR Hydrological Models for Precipitation-Runoff Modelling. Manual of the R package version 1.0.1</w:t>
               </w:r>
@@ -1384,190 +1384,202 @@
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.166-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate elasticity of streamflow revisited – an elasticity index based on long-term hydrometeorological records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (11), pp.4503 - 4524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-20-4503-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical tools based on Turc-Budyko plots to detect changes in catchment behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1576,115 +1588,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (7-8), pp.1394-1407. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2014.964245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the lack of robustness of hydrologic models regarding water balance simulation: a diagnostic approach applied to three models of increasing complexity on 20 mountainous catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1693,396 +1705,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (2), p. 727 - p. 746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-18-727-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking genericity in the selection of parameter sets: Impact on hydrological model efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (10), pp.8356-8366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013WR014761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distributed model intercomparison project. Phase 2: experiment design and summary results of the western basin experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Koren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziya Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fekadu Moreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengtao Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 507, pp.300-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crash testing hydrological models in contrasted climate conditions: An experiment on 216 Australian catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2091,146 +2103,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jai Vaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (5), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011WR011721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un modèle de prévision des crues sur le bassin versant de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,231 +2250,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, spécial n°3, p. 10 - p. 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS3.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de prévision opérationnels d'aujourd'hui auraient-ils été fiables sur la crue de 1910 ? Analyse rétrospective critique sur une base de données de 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1, p. 22 - p. 29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2472,51 +2484,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR and airGRteaching: two packages for rainfall-runoff modeling and teaching hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2558,73 +2570,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th edition of the International R User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles pluie-débit GR en open source pour l'enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2679,73 +2691,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es Journées de modélisation des surfaces continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the airGRteaching R package for hydrology courses using lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2787,302 +2799,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6es Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378662v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments of the airGR R package, an open source software for rainfall-runoff modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">airGRteaching : un package pour l'apprentissage de la modélisation hydrologique pluie-débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. 19, pp.1, 2017</w:t>
+              <w:t xml:space="preserve">6es Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Anglet, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606379v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: an R-package designed for teaching hydrology with lumped hydrological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3137,315 +3149,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. Geophysical Research Abstracts, 19, pp.18, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t>
+              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606286v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">airGR: an R-package suitable for large sample hydrology presenting a suite of lumped hydrological models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">airGR : un package de modélisation hydrologique pour la simulation des débits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">5es Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France. , pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605221v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR: a suite of lumped hydrological models in an R-package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3500,73 +3512,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turc-Budyko adimensional graphs as a tool for consistency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3575,84 +3587,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU GENERAL ASSEMBLY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. Geophysical Research Abstracts, 17, pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3662,51 +3674,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching - Understanding basic hydrological processes with a free open source interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3748,73 +3760,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IUGG General Assembly - IUGG2019 - International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGRteaching: How an interactive visualization tool can help students evaluate the performance of a hydrological model and understand the role of its parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3856,73 +3868,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">airGR and airGRteaching: Two Open-Source Tools for Rainfall-Runoff Modeling and Teaching Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3954,92 +3966,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Hydroinformatics (HIC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Palermo, Italy. pp.541-548, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/qsqj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest developments of the airGR rainfall-runoff modelling R package: new calibration procedures and other features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4081,73 +4093,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using data-based elasticity estimates to assess the capacity of hydrological models to predict the hydrological impact of climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4156,106 +4168,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of several hydrological models (and objective functions) to the complete dataset of the workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4297,73 +4309,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the hypothesis of temporal transferability for hydrological models parameters in a changing climate: results obtained on 300 mountainous catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4372,280 +4384,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU-2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienna, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathologies of hydrological models used in changing climatic conditions: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium J-H02 at IUGG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de modèles de prévision des crues sur le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,176 +4676,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de prévision opérationnels d'aujourd'hui auraient-ils été fiables sur la crue de 1910 ? Analyse rétrospective critique sur une base de données de 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques d'inondation en Ile de France, 100 ans après les crues de 1910. Colloque d'hydrotechnique - 197ème session du Comité Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4843,78 +4855,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des crues par modélisation hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carina Furusho-Percot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4946,51 +4958,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.63-73, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5000,100 +5012,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles hydrologiques conceptuelssont-ils robustes face à un climat en évolution ? Diagnostic sur un échantillon de bassins versants français et australiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. AgroParisTech, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013AGPT0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00879090v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5103,91 +5115,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des sous-bassins du Cher, de l'Indre et de la Loire : Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,100 +5215,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des affluents du Rhône aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,195 +5333,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2010, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des caractéristiques morphologiques, climatiques et hydrologiques de 4436 bassins versants français. Guide d'utilisation de la base de données hydro-climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lobligeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur le bassin de la Dordogne : Mise en place du modèle de prévision des crues GRP sur le bassin de la Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5531,213 +5543,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peschard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2010, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des sous-bassins amont du bassin de la Seine. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5884,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EX11NA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4503-2016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00879090v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EX11NA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4503-2016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00879090v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>