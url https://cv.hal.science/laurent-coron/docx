--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -5123,267 +5123,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des sous-bassins du Cher, de l'Indre et de la Loire : Rapport Final</w:t>
+                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des affluents du Rhône aval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas-Charles Fortier Filion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Lilas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2010, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594595v1</w:t>
+                <w:t xml:space="preserve">hal-02599594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des affluents du Rhône aval</w:t>
+                <w:t xml:space="preserve">Evaluation, calage et mise en oeuvre opérationnelle du modèle de prévision des crues GRP sur des sous-bassins du Cher, de l'Indre et de la Loire : Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2010, pp.101</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599594v1</w:t>
+                <w:t xml:space="preserve">hal-02594595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des caractéristiques morphologiques, climatiques et hydrologiques de 4436 bassins versants français. Guide d'utilisation de la base de données hydro-climatique</w:t>
               </w:r>
@@ -5896,51 +5896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EX11NA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4503-2016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00879090v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259781v19" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/CRAN.package.airGR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04162971v17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/W0SSKT" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/EX11NA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412872v17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c00931296c195ce6d16a67b726ec8b1b4675483f;origin=https://cran.r-project.org/package%253DairGRteaching;visit=swh:1:snp:cb9adfa360a7cb140bd65ef48c34fd0ee076a7e1;anchor=swh:1:rel:4ee8b38470dea753b7a59d8b79bd5b1559cb6a61;path=/airGRteaching/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412754v18" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ecb81e4acc31ec0332f4887771f2cfa4f2a55df;origin=https://cran.r-project.org/package%253DairGR;visit=swh:1:snp:b14ede66c1ce5d036e4068297411cc78f06c6771;anchor=swh:1:rel:83fc526950e22151a11cd502d747dc455984a513;path=/airGR/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3293-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5013-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.05.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0D8XD23-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-4503-2016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196442v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2014.964245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourqui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-727-2014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mathevet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013WR014761" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600713v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Koren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziya Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekadu Moreda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengtao Cui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.08.040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Vaze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011721" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lilas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peschard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS3.02" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lacaze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chesneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raimbault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pedro Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601362v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/qsqj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601946v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597149v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594590v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Charles Fortier Filion" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chesneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raimbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Furusho-Percot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00879090v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bourgin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lobligeois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593018v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>