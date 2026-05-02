--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of lead-silver production in the area of Cartagena-La Unión (Spain) after the Phoenician trade crisis of the 6th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104742. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et classement des routes. Ce que les itinéraires royaux nous apprennent sur les déplacements au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 698 (2), pp.463-499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.212.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Tome IX (2), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, médiéval et international : SIG et métiers du livre à Paris (1292‑1300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouky Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini. Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/memini.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Combey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Archaeological Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée et retro-validation des données LiDAR du site d’El Infiernillo, Michoacán, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, printemps-été 2018 (137), pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géographie. Dossier de la revue L'Espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.289-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPAGE: towards the setting-up of a collaborative work tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou respace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et Archéologues en Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.32021 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologues et aménageurs : un partenariat pour demain&amp;quot; : Colloque, 5-6 février 2002, musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement en Val-d'Oise. Construite un outil pour analyser, gérer et produire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique numérique du passé, plateforme ouverte en ligne pour le dépôt, la visualisation et la diffusion de données géohistoriques : quelles perspectives de pérennisation face aux risques techniques et économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité ou rupture de l'exploitation des mines de plomb-argent de Cartagena - La Union entre les VIIIe et IIIe siècles avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude l’archéométrie au service des connaissances sur le plomb dans l’Europe ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions d’Henri Blondel (1821-1897) dans le quartier Richelieu : exploitation et exposition numérique d’un corpus de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du projet Richelieu. Histoire du quartier : « Documenter l’histoire urbaine, architecturale, sociale et culturelle du quartier Richelieu (1750-1950) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et Résilience des réseaux de circulation dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins, mobilités et circulations en Bretagne de l'âge du Bronze à nos jours. Lecture diachronique et pluridisciplinaire, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Alicante (Espagne) : une production régionale dédiée au plomb au premier âge du Fer ? Etude de litharges découvertes à Tres Hermanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de litharges de la région d'Alicante (Espagne) - vestiges d'une production des mines de Cartagena-La Unión aux Ve et IVe siècle av. n.è. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus archéologique et archéométrique des carrières et des matériaux de construction des sites antiques de la région de Timgad (Est algérien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier DOPAMINE " Les données en sciences du patrimoine"; DIM Matériaux Anciens et Patrimoniaux, 15 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dopamine, May 2020, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologies du Bassin parisien (ABP) : vers une fabrique numérique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts rupestres préhistoriques dans les chaos gréseux du Bassin parisien : un nouveau programme collectif pour la préservation, la valorisation et la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe world UISPP Congress, 4-9 June 2018, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée des données LiDAR d'El Infiernillo, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Applications du LiDAR en sciences géo-historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement d’un outil de géo-collaboration au sein d’une collectivité territoriale : l’Atlas historique du Val-d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmapping dans les sciences historiques et archéologiques, Université de Paris I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGArgos, de Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de W. Vollgraff. Cent ans d’activités archéologiques à Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century Archaeology. Proceedings of the 42th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA 2014 21st Century Archaeology. Concepts, Methods and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels. Analyse géomatique de l'espace parisien médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV/CHVP, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Noizet, Boris Bove, Laurent Costa. Presses universitaires de Vincennes, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de lecture des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès des méthodes et des techniques de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-38, 2018, 9782705697648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Legoupil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' apport de l'archéologie dans la compréhension de la grange de l'abbaye de Maubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Bassin Parisien 2011-2015 Sous la direction de Laurent COSTA & Christophe PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; Université de Paris 1 - Panthéon La Sorbonne; Université de Paris Ouest Nanterre La Défense; Ministère de la Culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la 6e Conférence internationale « Meso2000 : the Mesolithic in Europe ». Nynäshamm, 4-8 sept. 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société préhistorique française 98(1). 2001, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviation de la RD915 à Marines, Santeuil et Frémécourt (Val-d'Oise). Etude préalable des formes du paysage et Diagnostic archéologique. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général du Val d'Oise; SRA - Île-de-France. 2001, 268 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francilienne Archéologie : bilan technique des opérations archéologiques exécutées à l'occasion de la réalisation de la liaison Cergy-Roissy (1994-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Conseil général du Val-d'Oise. 2000, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la géomatique dans les organisations de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Nanterre - Paris X, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre, Ligoure, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Wilhelm Vollgraff. Cent ans d'activités archéologiques à Argos / Στα βήματα του Wilhelm Vollgraff. Εκατό χρόνια αρχαιολογικής δραστηριότητας στο Άργος</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2013, Recherches franco-helléniques IV / Ελληνογαλλικές έρευνες IV, 978-2-86958-250-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of lead-silver production in the area of Cartagena-La Unión (Spain) after the Phoenician trade crisis of the 6th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104742. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et classement des routes. Ce que les itinéraires royaux nous apprennent sur les déplacements au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 698 (2), pp.463-499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.212.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Tome IX (2), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, médiéval et international : SIG et métiers du livre à Paris (1292‑1300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouky Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini. Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/memini.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Combey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Archaeological Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée et retro-validation des données LiDAR du site d’El Infiernillo, Michoacán, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, printemps-été 2018 (137), pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géographie. Dossier de la revue L'Espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.289-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPAGE: towards the setting-up of a collaborative work tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou respace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et Archéologues en Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.32021 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologues et aménageurs : un partenariat pour demain&amp;quot; : Colloque, 5-6 février 2002, musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement en Val-d'Oise. Construite un outil pour analyser, gérer et produire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique numérique du passé, plateforme ouverte en ligne pour le dépôt, la visualisation et la diffusion de données géohistoriques : quelles perspectives de pérennisation face aux risques techniques et économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité ou rupture de l'exploitation des mines de plomb-argent de Cartagena - La Union entre les VIIIe et IIIe siècles avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude l’archéométrie au service des connaissances sur le plomb dans l’Europe ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions d’Henri Blondel (1821-1897) dans le quartier Richelieu : exploitation et exposition numérique d’un corpus de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du projet Richelieu. Histoire du quartier : « Documenter l’histoire urbaine, architecturale, sociale et culturelle du quartier Richelieu (1750-1950) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et Résilience des réseaux de circulation dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins, mobilités et circulations en Bretagne de l'âge du Bronze à nos jours. Lecture diachronique et pluridisciplinaire, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Alicante (Espagne) : une production régionale dédiée au plomb au premier âge du Fer ? Etude de litharges découvertes à Tres Hermanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de litharges de la région d'Alicante (Espagne) - vestiges d'une production des mines de Cartagena-La Unión aux Ve et IVe siècle av. n.è. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus archéologique et archéométrique des carrières et des matériaux de construction des sites antiques de la région de Timgad (Est algérien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier DOPAMINE " Les données en sciences du patrimoine"; DIM Matériaux Anciens et Patrimoniaux, 15 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dopamine, May 2020, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologies du Bassin parisien (ABP) : vers une fabrique numérique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts rupestres préhistoriques dans les chaos gréseux du Bassin parisien : un nouveau programme collectif pour la préservation, la valorisation et la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe world UISPP Congress, 4-9 June 2018, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée des données LiDAR d'El Infiernillo, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Applications du LiDAR en sciences géo-historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement d’un outil de géo-collaboration au sein d’une collectivité territoriale : l’Atlas historique du Val-d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmapping dans les sciences historiques et archéologiques, Université de Paris I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGArgos, de Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de W. Vollgraff. Cent ans d’activités archéologiques à Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century Archaeology. Proceedings of the 42th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA 2014 21st Century Archaeology. Concepts, Methods and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels. Analyse géomatique de l'espace parisien médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV/CHVP, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Noizet, Boris Bove, Laurent Costa. Presses universitaires de Vincennes, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de lecture des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès des méthodes et des techniques de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-38, 2018, 9782705697648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Legoupil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' apport de l'archéologie dans la compréhension de la grange de l'abbaye de Maubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Bassin Parisien 2011-2015 Sous la direction de Laurent COSTA & Christophe PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; Université de Paris 1 - Panthéon La Sorbonne; Université de Paris Ouest Nanterre La Défense; Ministère de la Culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la 6e Conférence internationale « Meso2000 : the Mesolithic in Europe ». Nynäshamm, 4-8 sept. 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société préhistorique française 98(1). 2001, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviation de la RD915 à Marines, Santeuil et Frémécourt (Val-d'Oise). Etude préalable des formes du paysage et Diagnostic archéologique. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général du Val d'Oise; SRA - Île-de-France. 2001, 268 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francilienne Archéologie : bilan technique des opérations archéologiques exécutées à l'occasion de la réalisation de la liaison Cergy-Roissy (1994-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Conseil général du Val-d'Oise. 2000, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la géomatique dans les organisations de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Nanterre - Paris X, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre, Ligoure, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Wilhelm Vollgraff. Cent ans d'activités archéologiques à Argos / Στα βήματα του Wilhelm Vollgraff. Εκατό χρόνια αρχαιολογικής δραστηριότητας στο Άργος</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2013, Recherches franco-helléniques IV / Ελληνογαλλικές έρευνες IV, 978-2-86958-250-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bern&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouky Fianu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Moratalla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Moratalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rezkallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscati Paula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Toupet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cupillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bern&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouky Fianu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Moratalla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Moratalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rezkallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscati Paula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Toupet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cupillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>