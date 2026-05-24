--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of lead-silver production in the area of Cartagena-La Unión (Spain) after the Phoenician trade crisis of the 6th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104742. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et classement des routes. Ce que les itinéraires royaux nous apprennent sur les déplacements au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 698 (2), pp.463-499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.212.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Tome IX (2), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, médiéval et international : SIG et métiers du livre à Paris (1292‑1300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouky Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini. Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/memini.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Combey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Archaeological Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée et retro-validation des données LiDAR du site d’El Infiernillo, Michoacán, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, printemps-été 2018 (137), pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géographie. Dossier de la revue L'Espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.289-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPAGE: towards the setting-up of a collaborative work tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou respace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et Archéologues en Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.32021 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologues et aménageurs : un partenariat pour demain&amp;quot; : Colloque, 5-6 février 2002, musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement en Val-d'Oise. Construite un outil pour analyser, gérer et produire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique numérique du passé, plateforme ouverte en ligne pour le dépôt, la visualisation et la diffusion de données géohistoriques : quelles perspectives de pérennisation face aux risques techniques et économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité ou rupture de l'exploitation des mines de plomb-argent de Cartagena - La Union entre les VIIIe et IIIe siècles avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude l’archéométrie au service des connaissances sur le plomb dans l’Europe ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions d’Henri Blondel (1821-1897) dans le quartier Richelieu : exploitation et exposition numérique d’un corpus de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du projet Richelieu. Histoire du quartier : « Documenter l’histoire urbaine, architecturale, sociale et culturelle du quartier Richelieu (1750-1950) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et Résilience des réseaux de circulation dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins, mobilités et circulations en Bretagne de l'âge du Bronze à nos jours. Lecture diachronique et pluridisciplinaire, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Alicante (Espagne) : une production régionale dédiée au plomb au premier âge du Fer ? Etude de litharges découvertes à Tres Hermanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de litharges de la région d'Alicante (Espagne) - vestiges d'une production des mines de Cartagena-La Unión aux Ve et IVe siècle av. n.è. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus archéologique et archéométrique des carrières et des matériaux de construction des sites antiques de la région de Timgad (Est algérien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier DOPAMINE " Les données en sciences du patrimoine"; DIM Matériaux Anciens et Patrimoniaux, 15 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dopamine, May 2020, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologies du Bassin parisien (ABP) : vers une fabrique numérique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts rupestres préhistoriques dans les chaos gréseux du Bassin parisien : un nouveau programme collectif pour la préservation, la valorisation et la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe world UISPP Congress, 4-9 June 2018, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée des données LiDAR d'El Infiernillo, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Applications du LiDAR en sciences géo-historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement d’un outil de géo-collaboration au sein d’une collectivité territoriale : l’Atlas historique du Val-d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmapping dans les sciences historiques et archéologiques, Université de Paris I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGArgos, de Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de W. Vollgraff. Cent ans d’activités archéologiques à Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century Archaeology. Proceedings of the 42th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA 2014 21st Century Archaeology. Concepts, Methods and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels. Analyse géomatique de l'espace parisien médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV/CHVP, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Noizet, Boris Bove, Laurent Costa. Presses universitaires de Vincennes, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de lecture des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès des méthodes et des techniques de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-38, 2018, 9782705697648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Legoupil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' apport de l'archéologie dans la compréhension de la grange de l'abbaye de Maubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Bassin Parisien 2011-2015 Sous la direction de Laurent COSTA & Christophe PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; Université de Paris 1 - Panthéon La Sorbonne; Université de Paris Ouest Nanterre La Défense; Ministère de la Culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la 6e Conférence internationale « Meso2000 : the Mesolithic in Europe ». Nynäshamm, 4-8 sept. 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société préhistorique française 98(1). 2001, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviation de la RD915 à Marines, Santeuil et Frémécourt (Val-d'Oise). Etude préalable des formes du paysage et Diagnostic archéologique. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général du Val d'Oise; SRA - Île-de-France. 2001, 268 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francilienne Archéologie : bilan technique des opérations archéologiques exécutées à l'occasion de la réalisation de la liaison Cergy-Roissy (1994-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Conseil général du Val-d'Oise. 2000, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la géomatique dans les organisations de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Nanterre - Paris X, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre, Ligoure, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Wilhelm Vollgraff. Cent ans d'activités archéologiques à Argos / Στα βήματα του Wilhelm Vollgraff. Εκατό χρόνια αρχαιολογικής δραστηριότητας στο Άργος</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2013, Recherches franco-helléniques IV / Ελληνογαλλικές έρευνες IV, 978-2-86958-250-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Costa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of lead-silver production in the area of Cartagena-La Unión (Spain) after the Phoenician trade crisis of the 6th century BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berná</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59, pp.104742. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04718691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie sociale et classement des routes. Ce que les itinéraires royaux nous apprennent sur les déplacements au XIV e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 698 (2), pp.463-499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.212.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche de l’espace par les archéologues : des pratiques en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Tome IX (2), pp.142-152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.4843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique, médiéval et international : SIG et métiers du livre à Paris (1292‑1300)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouky Fianu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memini. Travaux et documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/memini.1751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, forêt et Lidar : une recherche qui a du relief ! Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Web Mapping and Active Learning to Approach Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Combey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dorison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Archaeological Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aap.2019.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab : Un programme de partage des données et des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoFab - Archéologies du Bassin parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, printemps-été 2018 (137), pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03961884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée et retro-validation des données LiDAR du site d’El Infiernillo, Michoacán, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et géographie. Dossier de la revue L'Espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.289-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALPAGE: towards the setting-up of a collaborative work tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Xavier Blary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.86-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou respace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V, pp.284-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIG et Archéologues en Val d'Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.32021 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologues et aménageurs : un partenariat pour demain&amp;quot; : Colloque, 5-6 février 2002, musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 86, pp.12-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et environnement en Val-d'Oise. Construite un outil pour analyser, gérer et produire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique numérique du passé, plateforme ouverte en ligne pour le dépôt, la visualisation et la diffusion de données géohistoriques : quelles perspectives de pérennisation face aux risques techniques et économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Mermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIPS : l’élaboration d’un référentiel de données pour les recherches en archéométallurgie du fer (voire plus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données CHIPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles de la SAFEMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Archéologique Française d'Etude des Mines et de la Métallurgie, Oct 2024, Champaubert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron industry in the eastern half of the Pyrenees from Antiquity to the 17th century: new data and research perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Verna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometallurgy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jernkontoret, Jun 2024, Falun, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une base de données collaborative sur l’exploitation du minerai de fer dans les Pyrénées : les prolongements du programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité ou rupture de l'exploitation des mines de plomb-argent de Cartagena - La Union entre les VIIIe et IIIe siècles avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude l’archéométrie au service des connaissances sur le plomb dans l’Europe ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04881538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions d’Henri Blondel (1821-1897) dans le quartier Richelieu : exploitation et exposition numérique d’un corpus de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du projet Richelieu. Histoire du quartier : « Documenter l’histoire urbaine, architecturale, sociale et culturelle du quartier Richelieu (1750-1950) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le WebSIG du programme européen FEDER FERMAPYR (L’industrie du fer dans le massif des Pyrénées (du Canigou au Couserans / Antiquité-milieu XVIIe s.)), une plateforme numérique en ligne alliant géosciences et archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Foy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et Résilience des réseaux de circulation dans le Bassin Parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemins, mobilités et circulations en Bretagne de l'âge du Bronze à nos jours. Lecture diachronique et pluridisciplinaire, Université Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie du fer dans la moitié orientale des Pyrénées (du Canigou au Couserans) de l'Antiquité au XVIIe s. : le programme FEDER FERMAPYR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dillmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Méaudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03921379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La région d’Alicante (Espagne) : une production régionale dédiée au plomb au premier âge du Fer ? Etude de litharges découvertes à Tres Hermanas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de litharges de la région d'Alicante (Espagne) - vestiges d'une production des mines de Cartagena-La Unión aux Ve et IVe siècle av. n.è. ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tomczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Berna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Moratalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontre annuelle de la Société Archéologique française d’Etude des Mines et de la Métallurgie (SAFEMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Moulins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus archéologique et archéométrique des carrières et des matériaux de construction des sites antiques de la région de Timgad (Est algérien).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Rezkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire-Atelier DOPAMINE " Les données en sciences du patrimoine"; DIM Matériaux Anciens et Patrimoniaux, 15 mai 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dopamine, May 2020, ¨Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologies du Bassin parisien (ABP) : vers une fabrique numérique de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Desachy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts rupestres préhistoriques dans les chaos gréseux du Bassin parisien : un nouveau programme collectif pour la préservation, la valorisation et la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lesvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médard Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring the World’s Prehistory, XVIIIe world UISPP Congress, 4-9 June 2018, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif face au big data : interprétation partagée des données LiDAR d'El Infiernillo, Mexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Applications du LiDAR en sciences géo-historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement d’un outil de géo-collaboration au sein d’une collectivité territoriale : l’Atlas historique du Val-d’Oise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmapping dans les sciences historiques et archéologiques, Université de Paris I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIGArgos, de Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de W. Vollgraff. Cent ans d’activités archéologiques à Argos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03805781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des découvertes archéologiques de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Avinain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Civalleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Parot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084856v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21st century Archaeology. Proceedings of the 42th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA 2014 21st Century Archaeology. Concepts, Methods and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moscati Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels. Analyse géomatique de l'espace parisien médiéval et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUV/CHVP, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris de parcelles en pixels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Noizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Bove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Noizet, Boris Bove, Laurent Costa. Presses universitaires de Vincennes, pp.354, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de lecture des cartes anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.104, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progrès des méthodes et des techniques de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Djindjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Djindjian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La préhistoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.21-38, 2018, 9782705697648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03864705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation spatiale des campements / La organizacion espacial de los campamentos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Legoupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Legoupil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cazadores-recolectores de Ponsonby (Patagonia austral) y su paleoambiente desde VI al III milenio A.C. / Les chasseurs-cueilleurs de Ponsonby (Patagonie australe) et leur environnement du VIème au IIIème mill. av. J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tirada Especial (Documentos) volumen 31, pp.236-307, 2003, Magallania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' apport de l'archéologie dans la compréhension de la grange de l'abbaye de Maubuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CHIPS Database: A Repository for Reference Data on Chemical Analysis in Archaeometallurgy of Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Disser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huet Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Bassin Parisien 2011-2015 Sous la direction de Laurent COSTA & Christophe PETIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 7041 Arscan; Université de Paris 1 - Panthéon La Sorbonne; Université de Paris Ouest Nanterre La Défense; Ministère de la Culture. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01987642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la 6e Conférence internationale « Meso2000 : the Mesolithic in Europe ». Nynäshamm, 4-8 sept. 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cupillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin de la Société préhistorique française 98(1). 2001, pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04643707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déviation de la RD915 à Marines, Santeuil et Frémécourt (Val-d'Oise). Etude préalable des formes du paysage et Diagnostic archéologique. Rapport d'évaluation archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Général du Val d'Oise; SRA - Île-de-France. 2001, 268 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05192028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francilienne Archéologie : bilan technique des opérations archéologiques exécutées à l'occasion de la réalisation de la liaison Cergy-Roissy (1994-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Conseil général du Val-d'Oise. 2000, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la géomatique dans les organisations de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Nanterre - Paris X, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00448490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Crouzevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Gherdevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Atelier de Ligoure : Des données aux plateformes géohistoriques en accès libre, Ligoure, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Vollgraff au SIG, ou l'espace argien revisité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les pas de Wilhelm Vollgraff. Cent ans d'activités archéologiques à Argos / Στα βήματα του Wilhelm Vollgraff. Εκατό χρόνια αρχαιολογικής δραστηριότητας στο Άργος</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-291, 2013, Recherches franco-helléniques IV / Ελληνογαλλικές έρευνες IV, 978-2-86958-250-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId146"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bern&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouky Fianu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0298" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Moratalla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805802v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Moratalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rezkallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscati Paula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Toupet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cupillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04718691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bern&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Legendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04548107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0463" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961822v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.4843" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R8D3PHXZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouky Fianu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Noizet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Combey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dorison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aap.2019.42" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961829v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dallo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Xavier Blary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192029v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vermeersch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerbelaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Gherdevich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mermet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Disser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Pag&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Moratalla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mermet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921506v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805802v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921379v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Berna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Moratalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rezkallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01889693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lesvignes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805878v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805781v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084856v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Civalleri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Parot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Djindjian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moscati Paula" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992085v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legoupil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Toupet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070638v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Birch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chaix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cupillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bats" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00448490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Crouzevialle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>